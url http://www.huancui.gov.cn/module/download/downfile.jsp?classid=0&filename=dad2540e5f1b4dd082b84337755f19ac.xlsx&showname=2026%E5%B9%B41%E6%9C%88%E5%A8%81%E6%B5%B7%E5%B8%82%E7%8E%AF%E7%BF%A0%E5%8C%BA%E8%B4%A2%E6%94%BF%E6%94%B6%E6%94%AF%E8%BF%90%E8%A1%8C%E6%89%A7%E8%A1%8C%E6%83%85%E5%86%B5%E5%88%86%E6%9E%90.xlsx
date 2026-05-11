--- v0 (2026-03-18)
+++ v1 (2026-05-11)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
-    <workbookView windowWidth="28800" windowHeight="12540" firstSheet="1" activeTab="1"/>
+    <workbookView windowWidth="28800" windowHeight="12375" firstSheet="1" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="000" sheetId="1" state="veryHidden" r:id="rId1"/>
     <sheet name="表皮" sheetId="2" r:id="rId2"/>
     <sheet name="收入" sheetId="3" r:id="rId3"/>
     <sheet name="支出" sheetId="48" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Database" localSheetId="1">表皮!#REF!</definedName>
     <definedName name="Database" localSheetId="2">收入!$A$5:$H$29</definedName>
     <definedName name="Database">#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">收入!$A$4:$CZ$4</definedName>
     <definedName name="Database" localSheetId="3">支出!$A$5:$H$29</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">支出!$A$4:$CZ$4</definedName>
   </definedNames>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="75">
   <si>
     <t>威海市环翠区</t>
   </si>
   <si>
@@ -628,51 +628,51 @@
         <rFont val="Times New Roman"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">     </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="宋体"/>
         <charset val="134"/>
       </rPr>
       <t>计</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">                    </t>
     </r>
   </si>
   <si>
-    <t>2025年1月预算支出执行情况表</t>
+    <t>2026年1月预算支出执行情况表</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="宋体"/>
         <charset val="134"/>
       </rPr>
       <t>表二</t>
     </r>
   </si>
   <si>
     <t>年度预算预计数</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="宋体"/>
         <charset val="134"/>
       </rPr>
       <t>本月支出</t>
     </r>
   </si>
   <si>
@@ -810,63 +810,63 @@
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="宋体"/>
         <charset val="134"/>
       </rPr>
       <t>计</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="13">
-    <numFmt numFmtId="176" formatCode="&quot;\&quot;#,##0;[Red]&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;\-#,##0"/>
+    <numFmt numFmtId="176" formatCode="0.0%"/>
+    <numFmt numFmtId="177" formatCode="0.00_ "/>
+    <numFmt numFmtId="178" formatCode="#,##0.00000_ "/>
+    <numFmt numFmtId="179" formatCode="0_ "/>
+    <numFmt numFmtId="180" formatCode="#,##0_ "/>
+    <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="181" formatCode="_ &quot;\&quot;* #,##0.00_ ;_ &quot;\&quot;* &quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;\-#,##0.00_ ;_ &quot;\&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
-    <numFmt numFmtId="177" formatCode="&quot;\&quot;#,##0;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;\-#,##0"/>
+    <numFmt numFmtId="182" formatCode="&quot;\&quot;#,##0;[Red]&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;\-#,##0"/>
     <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="44" formatCode="_ &quot;￥&quot;* #,##0.00_ ;_ &quot;￥&quot;* \-#,##0.00_ ;_ &quot;￥&quot;* &quot;-&quot;??_ ;_ @_ "/>
-    <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
-[...6 lines deleted...]
-    <numFmt numFmtId="184" formatCode="0.0%"/>
+    <numFmt numFmtId="183" formatCode="_ * #,##0.00_ ;_ * &quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;\-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="184" formatCode="&quot;\&quot;#,##0;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;&quot;\&quot;\-#,##0"/>
   </numFmts>
   <fonts count="44">
     <font>
       <sz val="12"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <name val="方正小标宋_GBK"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="方正小标宋_GBK"/>
       <charset val="134"/>
     </font>
     <font>
@@ -891,1260 +891,1260 @@
       <name val="黑体"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="黑体"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="28"/>
       <name val="文星简小标宋"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="Times New Roman"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF3F3F76"/>
-[...6 lines deleted...]
-      <color theme="1"/>
+      <color indexed="17"/>
       <name val="宋体"/>
       <charset val="134"/>
-      <scheme val="minor"/>
-[...27 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="0"/>
-      <scheme val="minor"/>
-[...14 lines deleted...]
-      <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...9 lines deleted...]
-    <font>
       <sz val="1"/>
       <color indexed="8"/>
       <name val="Courier"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF9C6500"/>
+      <color indexed="20"/>
       <name val="宋体"/>
-      <charset val="0"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="宋体"/>
+      <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FFFA7D00"/>
+      <color rgb="FFFFFFFF"/>
       <name val="宋体"/>
       <charset val="0"/>
-      <scheme val="minor"/>
-[...6 lines deleted...]
-      <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color indexed="17"/>
+      <color indexed="16"/>
       <name val="宋体"/>
       <charset val="134"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="宋体"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="1"/>
+      <color indexed="8"/>
+      <name val="Courier"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="宋体"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF800080"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arabic Transparent"/>
+      <charset val="178"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="BERNHARD"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <name val="Small Fonts"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="宋体"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Helv"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Helv"/>
+      <charset val="134"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...7 lines deleted...]
-      <b/>
       <sz val="11"/>
-      <color rgb="FFFFFFFF"/>
+      <color rgb="FF9C0006"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
-    </font>
-[...37 lines deleted...]
-      <charset val="134"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color indexed="12"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
   </fonts>
   <fills count="35">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFCC99"/>
+        <fgColor indexed="42"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.399975585192419"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.799981688894314"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.799981688894314"/>
-[...40 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="9" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8"/>
-[...119 lines deleted...]
-        <fgColor theme="5" tint="0.799981688894314"/>
+        <fgColor theme="4" tint="0.799981688894314"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color auto="true"/>
       </left>
       <right style="thin">
-        <color auto="1"/>
+        <color auto="true"/>
       </right>
       <top style="thin">
-        <color auto="1"/>
+        <color auto="true"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color auto="true"/>
+      </left>
+      <right style="thin">
+        <color auto="true"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="true"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="true"/>
+      </left>
+      <right style="thin">
+        <color auto="true"/>
+      </right>
+      <top style="thin">
+        <color auto="true"/>
+      </top>
+      <bottom style="thin">
+        <color auto="true"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="true"/>
       </left>
       <right/>
       <top style="thin">
-        <color auto="1"/>
+        <color auto="true"/>
       </top>
       <bottom style="thin">
-        <color auto="1"/>
+        <color auto="true"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color auto="1"/>
+        <color auto="true"/>
       </right>
       <top style="thin">
-        <color auto="1"/>
+        <color auto="true"/>
       </top>
       <bottom style="thin">
-        <color auto="1"/>
+        <color auto="true"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
-        <color auto="1"/>
+        <color rgb="FFB2B2B2"/>
       </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top/>
-      <bottom style="thin">
-        <color auto="1"/>
+      <bottom style="medium">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="true"/>
+      </top>
+      <bottom style="double">
+        <color auto="true"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color rgb="FF3F3F3F"/>
       </left>
       <right style="thin">
-        <color auto="1"/>
+        <color rgb="FF3F3F3F"/>
       </right>
       <top style="thin">
-        <color auto="1"/>
+        <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="thin">
-        <color auto="1"/>
+        <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
         <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
         <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...55 lines deleted...]
-      <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...24 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="122">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="42" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...161 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
-[...49 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11">
+      <protection locked="false"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="38" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <protection locked="false"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="182" fontId="0" fillId="0" borderId="0" applyFont="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="24" fillId="0" borderId="0" applyFont="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <protection locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="top"/>
+      <protection locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <protection locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <protection locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="false">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <protection locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <protection locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <protection locked="false"/>
+    </xf>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="14" fillId="30" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="21" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="32" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="29" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="14" applyNumberFormat="false" applyFill="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="25" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="34" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="8" applyNumberFormat="false" applyFill="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="0" applyFont="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="21" fillId="0" borderId="0" applyFont="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="21" fillId="0" borderId="0" applyFont="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="15" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <protection locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="21" fillId="0" borderId="0" applyFont="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="17" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="9" applyNumberFormat="false" applyFill="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="12" borderId="7" applyNumberFormat="false" applyFont="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="1" fillId="0" borderId="0" applyFont="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="37" fillId="20" borderId="13" applyNumberFormat="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <protection locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+      <protection locked="false"/>
+    </xf>
+    <xf numFmtId="42" fontId="21" fillId="0" borderId="0" applyFont="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="33" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="24" fillId="0" borderId="0" applyFont="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+      <protection locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="20" borderId="12" applyNumberFormat="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <protection locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="26" borderId="13" applyNumberFormat="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="8" applyNumberFormat="false" applyFill="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="6" applyNumberFormat="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="10" applyNumberFormat="false" applyFill="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="13" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="9" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="19" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="23" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="24" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="1" fillId="0" borderId="0" applyFont="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <protection locked="false"/>
+    </xf>
+    <xf numFmtId="184" fontId="0" fillId="0" borderId="0" applyFont="false" applyFill="false" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <protection locked="false"/>
+    </xf>
   </cellStyleXfs>
   <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true"/>
+    <xf numFmtId="180" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true"/>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true" applyFill="true"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
+      <protection locked="false"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
+      <protection locked="false"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyAlignment="true">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyAlignment="true">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyAlignment="true">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment vertical="center" wrapText="true"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment vertical="center" wrapText="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="72" applyFont="true" applyFill="true" applyAlignment="true">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="72" applyFont="true" applyFill="true" applyAlignment="true">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true"/>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyAlignment="true">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="182" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="72" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true"/>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true"/>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true"/>
+    <xf numFmtId="180" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
+    </xf>
+    <xf numFmtId="180" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true"/>
+    <xf numFmtId="179" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true"/>
+    <xf numFmtId="179" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true"/>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true"/>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true"/>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true"/>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true"/>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true"/>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="true" applyFont="true" applyFill="true" applyBorder="true" applyAlignment="true"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="64" applyNumberFormat="true" applyFont="true" applyFill="true" applyAlignment="true"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="58">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyAlignment="true">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="181" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...53 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyAlignment="true">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyAlignment="true">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="true"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="31" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFont="true" applyAlignment="true">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="122">
     <cellStyle name="常规" xfId="0" builtinId="0"/>
-    <cellStyle name="货币[0]" xfId="1" builtinId="7"/>
-[...119 lines deleted...]
-    <cellStyle name="常规_分部门收入可比口径" xfId="121"/>
+    <cellStyle name="千位[0]_car" xfId="1"/>
+    <cellStyle name="千分位[0]_car" xfId="2"/>
+    <cellStyle name="好_威海市财政收支月报2019年2月（报市委、市政府）" xfId="3"/>
+    <cellStyle name="普通_car" xfId="4"/>
+    <cellStyle name="好_7月分级表" xfId="5"/>
+    <cellStyle name="好_5月分级表" xfId="6"/>
+    <cellStyle name="好_3月份分级表" xfId="7"/>
+    <cellStyle name="常规_2003年文登地方预算表" xfId="8"/>
+    <cellStyle name="常规_2003年市直地方预算表" xfId="9"/>
+    <cellStyle name="差_威海市财政收支月报2019年1月（报市委、市政府）" xfId="10"/>
+    <cellStyle name="常规 2" xfId="11"/>
+    <cellStyle name="差_5月分级表" xfId="12"/>
+    <cellStyle name="差_3月份分级表" xfId="13"/>
+    <cellStyle name="差_2月分级表" xfId="14"/>
+    <cellStyle name="差_1月份分级表" xfId="15"/>
+    <cellStyle name="差_威海市财政收支月报2019年2月（报市委、市政府）" xfId="16"/>
+    <cellStyle name="差_12月分级表" xfId="17"/>
+    <cellStyle name="Total" xfId="18"/>
+    <cellStyle name="常规 4" xfId="19"/>
+    <cellStyle name="RM" xfId="20"/>
+    <cellStyle name="千位_car" xfId="21"/>
+    <cellStyle name="Normal_1997" xfId="22"/>
+    <cellStyle name="Monetario" xfId="23"/>
+    <cellStyle name="Moneda_10 AVERIAS MASIVAS + ANT" xfId="24"/>
+    <cellStyle name="好_2月分级表" xfId="25"/>
+    <cellStyle name="Millares_10 AVERIAS MASIVAS + ANT" xfId="26"/>
+    <cellStyle name="好_11月分级表" xfId="27"/>
+    <cellStyle name="Fijo" xfId="28"/>
+    <cellStyle name="超级链接" xfId="29"/>
+    <cellStyle name="F8" xfId="30"/>
+    <cellStyle name="F7" xfId="31"/>
+    <cellStyle name="好_6月分级表" xfId="32"/>
+    <cellStyle name="MS_Arabic" xfId="33"/>
+    <cellStyle name="F6" xfId="34"/>
+    <cellStyle name="Comma1 - Style2" xfId="35"/>
+    <cellStyle name="Dia" xfId="36"/>
+    <cellStyle name="F4" xfId="37"/>
+    <cellStyle name="千分位_car" xfId="38"/>
+    <cellStyle name="Comma1 - Modelo2" xfId="39"/>
+    <cellStyle name="Comma0 - Style1" xfId="40"/>
+    <cellStyle name="Comma0 - Modelo1" xfId="41"/>
+    <cellStyle name="40% - 强调文字颜色 1" xfId="42" builtinId="31"/>
+    <cellStyle name="60% - 强调文字颜色 4" xfId="43" builtinId="44"/>
+    <cellStyle name="强调文字颜色 1" xfId="44" builtinId="29"/>
+    <cellStyle name=" 1" xfId="45"/>
+    <cellStyle name="适中" xfId="46" builtinId="28"/>
+    <cellStyle name="no dec" xfId="47"/>
+    <cellStyle name="警告文本" xfId="48" builtinId="11"/>
+    <cellStyle name="20% - 强调文字颜色 6" xfId="49" builtinId="50"/>
+    <cellStyle name="差" xfId="50" builtinId="27"/>
+    <cellStyle name="强调文字颜色 2" xfId="51" builtinId="33"/>
+    <cellStyle name="汇总" xfId="52" builtinId="25"/>
+    <cellStyle name="常规_分部门收入可比口径" xfId="53"/>
+    <cellStyle name="差_11月分级表" xfId="54"/>
+    <cellStyle name="强调文字颜色 5" xfId="55" builtinId="45"/>
+    <cellStyle name="20% - 强调文字颜色 1" xfId="56" builtinId="30"/>
+    <cellStyle name="40% - 强调文字颜色 4" xfId="57" builtinId="43"/>
+    <cellStyle name="常规_2014年10月企业纳税情况表（汇总）" xfId="58"/>
+    <cellStyle name="常规_2017年公共财政预算收入分系统预计1.3" xfId="59"/>
+    <cellStyle name="标题 4" xfId="60" builtinId="19"/>
+    <cellStyle name="好_1月份分级表" xfId="61"/>
+    <cellStyle name="好_12月分级表" xfId="62"/>
+    <cellStyle name="标题 2" xfId="63" builtinId="17"/>
+    <cellStyle name="百分比" xfId="64" builtinId="5"/>
+    <cellStyle name="千位分隔" xfId="65" builtinId="3"/>
+    <cellStyle name="货币" xfId="66" builtinId="4"/>
+    <cellStyle name="好" xfId="67" builtinId="26"/>
+    <cellStyle name="Porcentaje" xfId="68"/>
+    <cellStyle name="60% - 强调文字颜色 3" xfId="69" builtinId="40"/>
+    <cellStyle name="千位分隔[0]" xfId="70" builtinId="6"/>
+    <cellStyle name="好_威海市财政收支月报2019年1月（报市委、市政府）" xfId="71"/>
+    <cellStyle name="常规_2018年2月乡镇收入（初稿）" xfId="72"/>
+    <cellStyle name="60% - 强调文字颜色 1" xfId="73" builtinId="32"/>
+    <cellStyle name="链接单元格" xfId="74" builtinId="24"/>
+    <cellStyle name="注释" xfId="75" builtinId="10"/>
+    <cellStyle name="解释性文本" xfId="76" builtinId="53"/>
+    <cellStyle name="差_4月分级表" xfId="77"/>
+    <cellStyle name="Currency [0]_1995" xfId="78"/>
+    <cellStyle name="计算" xfId="79" builtinId="22"/>
+    <cellStyle name="F2" xfId="80"/>
+    <cellStyle name="好_8月分级表" xfId="81"/>
+    <cellStyle name="Encabez1" xfId="82"/>
+    <cellStyle name="货币[0]" xfId="83" builtinId="7"/>
+    <cellStyle name="20% - 强调文字颜色 3" xfId="84" builtinId="38"/>
+    <cellStyle name="40% - 强调文字颜色 6" xfId="85" builtinId="51"/>
+    <cellStyle name="Millares [0]_10 AVERIAS MASIVAS + ANT" xfId="86"/>
+    <cellStyle name="差_9月分级表" xfId="87"/>
+    <cellStyle name="Encabez2" xfId="88"/>
+    <cellStyle name="输出" xfId="89" builtinId="21"/>
+    <cellStyle name="好_9月分级表" xfId="90"/>
+    <cellStyle name="超链接" xfId="91" builtinId="8"/>
+    <cellStyle name="Financiero" xfId="92"/>
+    <cellStyle name="输入" xfId="93" builtinId="20"/>
+    <cellStyle name="标题 1" xfId="94" builtinId="16"/>
+    <cellStyle name="好_10月分级表" xfId="95"/>
+    <cellStyle name="常规 11 3 2" xfId="96"/>
+    <cellStyle name="检查单元格" xfId="97" builtinId="23"/>
+    <cellStyle name="标题 3" xfId="98" builtinId="18"/>
+    <cellStyle name="已访问的超链接" xfId="99" builtinId="9"/>
+    <cellStyle name="标题" xfId="100" builtinId="15"/>
+    <cellStyle name="20% - 强调文字颜色 2" xfId="101" builtinId="34"/>
+    <cellStyle name="40% - 强调文字颜色 5" xfId="102" builtinId="47"/>
+    <cellStyle name="40% - 强调文字颜色 2" xfId="103" builtinId="35"/>
+    <cellStyle name="差_10月分级表" xfId="104"/>
+    <cellStyle name="60% - 强调文字颜色 5" xfId="105" builtinId="48"/>
+    <cellStyle name="60% - 强调文字颜色 2" xfId="106" builtinId="36"/>
+    <cellStyle name="强调文字颜色 3" xfId="107" builtinId="37"/>
+    <cellStyle name="40% - 强调文字颜色 3" xfId="108" builtinId="39"/>
+    <cellStyle name="差_6月分级表" xfId="109"/>
+    <cellStyle name="60% - 强调文字颜色 6" xfId="110" builtinId="52"/>
+    <cellStyle name="强调文字颜色 4" xfId="111" builtinId="41"/>
+    <cellStyle name="20% - 强调文字颜色 4" xfId="112" builtinId="42"/>
+    <cellStyle name="20% - 强调文字颜色 5" xfId="113" builtinId="46"/>
+    <cellStyle name="差_7月分级表" xfId="114"/>
+    <cellStyle name="强调文字颜色 6" xfId="115" builtinId="49"/>
+    <cellStyle name="差_8月分级表" xfId="116"/>
+    <cellStyle name="Currency_1995" xfId="117"/>
+    <cellStyle name="F5" xfId="118"/>
+    <cellStyle name="Moneda [0]_10 AVERIAS MASIVAS + ANT" xfId="119"/>
+    <cellStyle name="好_4月分级表" xfId="120"/>
+    <cellStyle name="F3" xfId="121"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="00FFFE95"/>
       <color rgb="00FFFEA7"/>
       <color rgb="00FF0000"/>
       <color rgb="00FFFF00"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -2239,95 +2239,95 @@
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill rotWithShape="true">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="16200000" scaled="true"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill rotWithShape="true">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
                 <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="16200000" scaled="false"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
@@ -2353,1144 +2353,1144 @@
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
           <a:scene3d>
             <a:camera prst="orthographicFront">
               <a:rot lat="0" lon="0" rev="0"/>
             </a:camera>
             <a:lightRig rig="threePt" dir="t">
               <a:rot lat="0" lon="0" rev="1200000"/>
             </a:lightRig>
           </a:scene3d>
           <a:sp3d>
             <a:bevelT w="63500" h="25400"/>
           </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill rotWithShape="true">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
                 <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill rotWithShape="true">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
-  <sheetPr codeName="Sheet1"/>
+  <sheetPr/>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" showZeros="0" showOutlineSymbols="0" defaultGridColor="0" colorId="8" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;A</oddHeader>
     <oddFooter>&amp;C第&amp;P页</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
-  <sheetPr codeName="Sheet2">
+  <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="20.15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="20.15" customHeight="true"/>
   <cols>
-    <col min="1" max="1" width="13" style="64" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="6.58333333333333" style="66" customWidth="1"/>
+    <col min="1" max="1" width="13" style="64" customWidth="true"/>
+    <col min="2" max="2" width="6.25833333333333" style="64" customWidth="true"/>
+    <col min="3" max="3" width="5.725" style="65" customWidth="true"/>
+    <col min="4" max="4" width="6.58333333333333" style="66" customWidth="true"/>
     <col min="5" max="5" width="9" style="66"/>
     <col min="6" max="6" width="9" style="67"/>
     <col min="7" max="7" width="9" style="65"/>
-    <col min="8" max="8" width="27.7916666666667" style="68" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="6" style="68" customWidth="1"/>
+    <col min="8" max="8" width="27.7916666666667" style="68" customWidth="true"/>
+    <col min="9" max="9" width="9" style="68" customWidth="true"/>
+    <col min="10" max="10" width="6" style="68" customWidth="true"/>
     <col min="11" max="16384" width="9" style="64"/>
   </cols>
   <sheetData>
-    <row r="1" customHeight="1" spans="1:13">
+    <row r="1" customHeight="true" spans="1:13">
       <c r="A1" s="69"/>
       <c r="K1" s="73"/>
       <c r="L1" s="73"/>
       <c r="M1" s="73"/>
     </row>
-    <row r="6" ht="48" customHeight="1" spans="3:10">
+    <row r="6" ht="48" customHeight="true" spans="3:10">
       <c r="C6" s="70" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="70"/>
       <c r="E6" s="70"/>
       <c r="F6" s="70"/>
       <c r="G6" s="70"/>
       <c r="H6" s="70"/>
       <c r="I6" s="70"/>
       <c r="J6" s="70"/>
     </row>
-    <row r="7" ht="38.25" spans="3:10">
+    <row r="7" ht="36.75" spans="3:10">
       <c r="C7" s="70" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="70"/>
       <c r="E7" s="70"/>
       <c r="F7" s="70"/>
       <c r="G7" s="70"/>
       <c r="H7" s="70"/>
       <c r="I7" s="70"/>
       <c r="J7" s="70"/>
     </row>
-    <row r="8" s="63" customFormat="1" ht="14.25" spans="13:13">
+    <row r="8" s="63" customFormat="true" ht="15.75" spans="13:13">
       <c r="M8" s="63" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="9" s="63" customFormat="1" ht="48" customHeight="1"/>
-    <row r="10" ht="51" customHeight="1" spans="3:10">
+    <row r="9" s="63" customFormat="true" ht="48" customHeight="true"/>
+    <row r="10" ht="51" customHeight="true" spans="3:10">
       <c r="C10" s="71" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="71"/>
       <c r="E10" s="71"/>
       <c r="F10" s="71"/>
       <c r="G10" s="71"/>
       <c r="H10" s="71"/>
       <c r="I10" s="71"/>
       <c r="J10" s="71"/>
     </row>
-    <row r="11" ht="26.25" spans="3:10">
+    <row r="11" ht="25.5" spans="3:10">
       <c r="C11" s="72">
         <v>46079</v>
       </c>
       <c r="D11" s="72"/>
       <c r="E11" s="72"/>
       <c r="F11" s="72"/>
       <c r="G11" s="72"/>
       <c r="H11" s="72"/>
       <c r="I11" s="72"/>
       <c r="J11" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="K1:M1"/>
     <mergeCell ref="C6:J6"/>
     <mergeCell ref="C7:J7"/>
     <mergeCell ref="C10:J10"/>
     <mergeCell ref="C11:J11"/>
   </mergeCells>
-  <printOptions horizontalCentered="1"/>
+  <printOptions horizontalCentered="true"/>
   <pageMargins left="0.550694444444444" right="0.196527777777778" top="0.984027777777778" bottom="0.984027777777778" header="0.511805555555556" footer="0.511805555555556"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="600" verticalDpi="1200"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
-  <sheetPr codeName="Sheet3">
+  <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:CZ4915"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" workbookViewId="0">
       <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="35" style="2" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="9" style="6" customWidth="1"/>
+    <col min="1" max="1" width="35" style="2" customWidth="true"/>
+    <col min="2" max="2" width="11.5833333333333" style="3" customWidth="true"/>
+    <col min="3" max="3" width="11.5833333333333" style="4" customWidth="true"/>
+    <col min="4" max="4" width="11.75" style="3" customWidth="true"/>
+    <col min="5" max="5" width="11.8333333333333" style="5" customWidth="true"/>
+    <col min="6" max="6" width="11.3333333333333" style="3" customWidth="true"/>
+    <col min="7" max="7" width="10.5" style="3" customWidth="true"/>
+    <col min="8" max="8" width="10.5833333333333" style="5" customWidth="true"/>
+    <col min="9" max="9" width="9" style="6" customWidth="true"/>
+    <col min="10" max="10" width="14.3333333333333" style="6" customWidth="true"/>
+    <col min="11" max="11" width="9" style="6" customWidth="true"/>
     <col min="12" max="12" width="9" style="6"/>
-    <col min="13" max="13" width="25.25" style="6" customWidth="1"/>
+    <col min="13" max="13" width="25.25" style="6" customWidth="true"/>
     <col min="14" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" ht="37.5" customHeight="1" spans="1:8">
+    <row r="1" ht="37.5" customHeight="true" spans="1:8">
       <c r="A1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
     </row>
-    <row r="2" ht="14.25" spans="1:8">
+    <row r="2" ht="15.75" spans="1:8">
       <c r="A2" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="H2" s="44" t="s">
+      <c r="H2" s="57" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" ht="20.25" customHeight="1" spans="1:8">
-      <c r="A3" s="14" t="s">
+    <row r="3" ht="20.25" customHeight="true" spans="1:8">
+      <c r="A3" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="16" t="s">
+      <c r="B3" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="45" t="s">
+      <c r="C3" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="D3" s="23" t="s">
+      <c r="D3" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="E3" s="46"/>
-[...8 lines deleted...]
-      <c r="D4" s="15" t="s">
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+    </row>
+    <row r="4" ht="21" customHeight="true" spans="1:8">
+      <c r="A4" s="17"/>
+      <c r="B4" s="18"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="E4" s="24" t="s">
+      <c r="E4" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="16" t="s">
+      <c r="F4" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="23" t="s">
+      <c r="G4" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="H4" s="24" t="s">
+      <c r="H4" s="34" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:8">
-      <c r="A5" s="48" t="s">
+    <row r="5" ht="15.75" spans="1:8">
+      <c r="A5" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="49">
+      <c r="B5" s="47">
         <f>B6+B21</f>
         <v>457865</v>
       </c>
-      <c r="C5" s="49">
+      <c r="C5" s="47">
         <v>66297</v>
       </c>
-      <c r="D5" s="49">
+      <c r="D5" s="47">
         <v>66297</v>
       </c>
-      <c r="E5" s="50">
+      <c r="E5" s="59">
         <f t="shared" ref="E5:E29" si="0">IF(B5&lt;&gt;0,D5/B5*100," ")</f>
         <v>14.48</v>
       </c>
-      <c r="F5" s="51">
+      <c r="F5" s="52">
         <v>64306</v>
       </c>
-      <c r="G5" s="52">
+      <c r="G5" s="49">
         <f>G6+G21</f>
         <v>1991</v>
       </c>
-      <c r="H5" s="50">
+      <c r="H5" s="59">
         <f t="shared" ref="H5:H29" si="1">IF(F5&lt;&gt;0,G5/F5*100," ")</f>
         <v>3.1</v>
       </c>
     </row>
-    <row r="6" ht="16" customHeight="1" spans="1:8">
-      <c r="A6" s="53" t="s">
+    <row r="6" ht="16" customHeight="true" spans="1:8">
+      <c r="A6" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="52">
+      <c r="B6" s="49">
         <v>389790</v>
       </c>
-      <c r="C6" s="54">
+      <c r="C6" s="50">
         <v>57658</v>
       </c>
-      <c r="D6" s="54">
+      <c r="D6" s="50">
         <v>57658</v>
       </c>
-      <c r="E6" s="50">
+      <c r="E6" s="59">
         <f t="shared" si="0"/>
         <v>14.79</v>
       </c>
-      <c r="F6" s="55">
+      <c r="F6" s="60">
         <v>57439</v>
       </c>
-      <c r="G6" s="52">
+      <c r="G6" s="49">
         <f>SUM(G7:G20)</f>
         <v>219</v>
       </c>
-      <c r="H6" s="50">
+      <c r="H6" s="59">
         <f t="shared" si="1"/>
         <v>0.38</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
-      <c r="A7" s="53" t="s">
+    <row r="7" ht="15.75" spans="1:9">
+      <c r="A7" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="56">
+      <c r="B7" s="51">
         <v>163950</v>
       </c>
-      <c r="C7" s="51">
+      <c r="C7" s="52">
         <v>18948</v>
       </c>
-      <c r="D7" s="51">
+      <c r="D7" s="52">
         <v>18948</v>
       </c>
-      <c r="E7" s="50">
+      <c r="E7" s="59">
         <f t="shared" si="0"/>
         <v>11.56</v>
       </c>
-      <c r="F7" s="55">
+      <c r="F7" s="60">
         <v>18219</v>
       </c>
-      <c r="G7" s="52">
+      <c r="G7" s="49">
         <f t="shared" ref="G7:G29" si="2">D7-F7</f>
         <v>729</v>
       </c>
-      <c r="H7" s="50">
+      <c r="H7" s="59">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
       <c r="I7" s="62"/>
     </row>
-    <row r="8" spans="1:9">
-      <c r="A8" s="53" t="s">
+    <row r="8" ht="15.75" spans="1:9">
+      <c r="A8" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="56">
+      <c r="B8" s="51">
         <v>64946</v>
       </c>
-      <c r="C8" s="51">
+      <c r="C8" s="52">
         <v>12081</v>
       </c>
-      <c r="D8" s="51">
+      <c r="D8" s="52">
         <v>12081</v>
       </c>
-      <c r="E8" s="50">
+      <c r="E8" s="59">
         <f t="shared" si="0"/>
         <v>18.6</v>
       </c>
-      <c r="F8" s="55">
+      <c r="F8" s="60">
         <v>12252</v>
       </c>
-      <c r="G8" s="52">
+      <c r="G8" s="49">
         <f t="shared" si="2"/>
         <v>-171</v>
       </c>
-      <c r="H8" s="50">
+      <c r="H8" s="59">
         <f t="shared" si="1"/>
         <v>-1.4</v>
       </c>
       <c r="I8" s="62"/>
     </row>
-    <row r="9" spans="1:9">
-      <c r="A9" s="53" t="s">
+    <row r="9" ht="15.75" spans="1:9">
+      <c r="A9" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="56">
+      <c r="B9" s="51">
         <v>22653</v>
       </c>
-      <c r="C9" s="51">
+      <c r="C9" s="52">
         <v>6870</v>
       </c>
-      <c r="D9" s="51">
+      <c r="D9" s="52">
         <v>6870</v>
       </c>
-      <c r="E9" s="50">
+      <c r="E9" s="59">
         <f t="shared" si="0"/>
         <v>30.33</v>
       </c>
-      <c r="F9" s="55">
+      <c r="F9" s="60">
         <v>4076</v>
       </c>
-      <c r="G9" s="52">
+      <c r="G9" s="49">
         <f t="shared" si="2"/>
         <v>2794</v>
       </c>
-      <c r="H9" s="50">
+      <c r="H9" s="59">
         <f t="shared" si="1"/>
         <v>68.55</v>
       </c>
       <c r="I9" s="62"/>
     </row>
-    <row r="10" spans="1:8">
-      <c r="A10" s="53" t="s">
+    <row r="10" ht="15.75" spans="1:8">
+      <c r="A10" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="56">
+      <c r="B10" s="51">
         <v>1030</v>
       </c>
-      <c r="C10" s="51">
+      <c r="C10" s="52">
         <v>110</v>
       </c>
-      <c r="D10" s="51">
+      <c r="D10" s="52">
         <v>110</v>
       </c>
-      <c r="E10" s="50">
+      <c r="E10" s="59">
         <f t="shared" si="0"/>
         <v>10.68</v>
       </c>
-      <c r="F10" s="55">
+      <c r="F10" s="60">
         <v>694</v>
       </c>
-      <c r="G10" s="52">
+      <c r="G10" s="49">
         <f t="shared" si="2"/>
         <v>-584</v>
       </c>
-      <c r="H10" s="50">
+      <c r="H10" s="59">
         <f t="shared" si="1"/>
         <v>-84.15</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
-      <c r="A11" s="53" t="s">
+    <row r="11" ht="15.75" spans="1:8">
+      <c r="A11" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="56">
+      <c r="B11" s="51">
         <v>25265</v>
       </c>
-      <c r="C11" s="51">
+      <c r="C11" s="52">
         <v>2757</v>
       </c>
-      <c r="D11" s="51">
+      <c r="D11" s="52">
         <v>2757</v>
       </c>
-      <c r="E11" s="50">
+      <c r="E11" s="59">
         <f t="shared" si="0"/>
         <v>10.91</v>
       </c>
-      <c r="F11" s="55">
+      <c r="F11" s="60">
         <v>2660</v>
       </c>
-      <c r="G11" s="52">
+      <c r="G11" s="49">
         <f t="shared" si="2"/>
         <v>97</v>
       </c>
-      <c r="H11" s="50">
+      <c r="H11" s="59">
         <f t="shared" si="1"/>
         <v>3.65</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
-      <c r="A12" s="53" t="s">
+    <row r="12" ht="15.75" spans="1:8">
+      <c r="A12" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="56">
+      <c r="B12" s="51">
         <v>25106</v>
       </c>
-      <c r="C12" s="51">
+      <c r="C12" s="52">
         <v>6631</v>
       </c>
-      <c r="D12" s="51">
+      <c r="D12" s="52">
         <v>6631</v>
       </c>
-      <c r="E12" s="50">
+      <c r="E12" s="59">
         <f t="shared" si="0"/>
         <v>26.41</v>
       </c>
-      <c r="F12" s="55">
+      <c r="F12" s="60">
         <v>5786</v>
       </c>
-      <c r="G12" s="52">
+      <c r="G12" s="49">
         <f t="shared" si="2"/>
         <v>845</v>
       </c>
-      <c r="H12" s="50">
+      <c r="H12" s="59">
         <f t="shared" si="1"/>
         <v>14.6</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
-      <c r="A13" s="53" t="s">
+    <row r="13" ht="15.75" spans="1:8">
+      <c r="A13" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="B13" s="56">
+      <c r="B13" s="51">
         <v>8313</v>
       </c>
-      <c r="C13" s="51">
+      <c r="C13" s="52">
         <v>2200</v>
       </c>
-      <c r="D13" s="51">
+      <c r="D13" s="52">
         <v>2200</v>
       </c>
-      <c r="E13" s="50">
+      <c r="E13" s="59">
         <f t="shared" si="0"/>
         <v>26.46</v>
       </c>
-      <c r="F13" s="55">
+      <c r="F13" s="60">
         <v>2054</v>
       </c>
-      <c r="G13" s="52">
+      <c r="G13" s="49">
         <f t="shared" si="2"/>
         <v>146</v>
       </c>
-      <c r="H13" s="50">
+      <c r="H13" s="59">
         <f t="shared" si="1"/>
         <v>7.11</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
-      <c r="A14" s="53" t="s">
+    <row r="14" ht="15.75" spans="1:8">
+      <c r="A14" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="B14" s="56">
+      <c r="B14" s="51">
         <v>18551</v>
       </c>
-      <c r="C14" s="51">
+      <c r="C14" s="52">
         <v>4359</v>
       </c>
-      <c r="D14" s="51">
+      <c r="D14" s="52">
         <v>4359</v>
       </c>
-      <c r="E14" s="50">
+      <c r="E14" s="59">
         <f t="shared" si="0"/>
         <v>23.5</v>
       </c>
-      <c r="F14" s="55">
+      <c r="F14" s="60">
         <v>4521</v>
       </c>
-      <c r="G14" s="52">
+      <c r="G14" s="49">
         <f t="shared" si="2"/>
         <v>-162</v>
       </c>
-      <c r="H14" s="50">
+      <c r="H14" s="59">
         <f t="shared" si="1"/>
         <v>-3.58</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
-      <c r="A15" s="53" t="s">
+    <row r="15" ht="15.75" spans="1:8">
+      <c r="A15" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="56">
+      <c r="B15" s="51">
         <v>20711</v>
       </c>
-      <c r="C15" s="51">
+      <c r="C15" s="52">
         <v>1826</v>
       </c>
-      <c r="D15" s="51">
+      <c r="D15" s="52">
         <v>1826</v>
       </c>
-      <c r="E15" s="50">
+      <c r="E15" s="59">
         <f t="shared" si="0"/>
         <v>8.82</v>
       </c>
-      <c r="F15" s="55">
+      <c r="F15" s="60">
         <v>3853</v>
       </c>
-      <c r="G15" s="52">
+      <c r="G15" s="49">
         <f t="shared" si="2"/>
         <v>-2027</v>
       </c>
-      <c r="H15" s="50">
+      <c r="H15" s="59">
         <f t="shared" si="1"/>
         <v>-52.61</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
-      <c r="A16" s="53" t="s">
+    <row r="16" ht="15.75" spans="1:8">
+      <c r="A16" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="56">
+      <c r="B16" s="51">
         <v>8260</v>
       </c>
-      <c r="C16" s="51">
+      <c r="C16" s="52">
         <v>693</v>
       </c>
-      <c r="D16" s="51">
+      <c r="D16" s="52">
         <v>693</v>
       </c>
-      <c r="E16" s="50">
+      <c r="E16" s="59">
         <f t="shared" si="0"/>
         <v>8.39</v>
       </c>
-      <c r="F16" s="55">
+      <c r="F16" s="60">
         <v>763</v>
       </c>
-      <c r="G16" s="52">
+      <c r="G16" s="49">
         <f t="shared" si="2"/>
         <v>-70</v>
       </c>
-      <c r="H16" s="50">
+      <c r="H16" s="59">
         <f t="shared" si="1"/>
         <v>-9.17</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
-      <c r="A17" s="53" t="s">
+    <row r="17" ht="15.75" spans="1:8">
+      <c r="A17" s="48" t="s">
         <v>28</v>
       </c>
-      <c r="B17" s="56">
+      <c r="B17" s="51">
         <v>5412</v>
       </c>
-      <c r="C17" s="51">
+      <c r="C17" s="52">
         <v>0</v>
       </c>
-      <c r="D17" s="51">
+      <c r="D17" s="52">
         <v>0</v>
       </c>
-      <c r="E17" s="50">
+      <c r="E17" s="59">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F17" s="55">
+      <c r="F17" s="60">
         <v>0</v>
       </c>
-      <c r="G17" s="52">
+      <c r="G17" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="H17" s="50" t="str">
+      <c r="H17" s="59" t="str">
         <f t="shared" si="1"/>
         <v> </v>
       </c>
     </row>
-    <row r="18" ht="15" customHeight="1" spans="1:8">
-      <c r="A18" s="53" t="s">
+    <row r="18" ht="15" customHeight="true" spans="1:8">
+      <c r="A18" s="48" t="s">
         <v>29</v>
       </c>
-      <c r="B18" s="56">
+      <c r="B18" s="51">
         <v>25478</v>
       </c>
-      <c r="C18" s="51">
+      <c r="C18" s="52">
         <v>1071</v>
       </c>
-      <c r="D18" s="51">
+      <c r="D18" s="52">
         <v>1071</v>
       </c>
-      <c r="E18" s="50">
+      <c r="E18" s="59">
         <f t="shared" si="0"/>
         <v>4.2</v>
       </c>
-      <c r="F18" s="55">
+      <c r="F18" s="60">
         <v>2534</v>
       </c>
-      <c r="G18" s="52">
+      <c r="G18" s="49">
         <f t="shared" si="2"/>
         <v>-1463</v>
       </c>
-      <c r="H18" s="50">
+      <c r="H18" s="59">
         <f t="shared" si="1"/>
         <v>-57.73</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
-      <c r="A19" s="53" t="s">
+    <row r="19" ht="15.75" spans="1:8">
+      <c r="A19" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="B19" s="56">
+      <c r="B19" s="51">
         <v>115</v>
       </c>
-      <c r="C19" s="51">
+      <c r="C19" s="52">
         <v>112</v>
       </c>
-      <c r="D19" s="51">
+      <c r="D19" s="52">
         <v>112</v>
       </c>
-      <c r="E19" s="50">
+      <c r="E19" s="59">
         <f t="shared" si="0"/>
         <v>97.39</v>
       </c>
-      <c r="F19" s="55">
+      <c r="F19" s="60">
         <v>27</v>
       </c>
-      <c r="G19" s="52">
+      <c r="G19" s="49">
         <f t="shared" si="2"/>
         <v>85</v>
       </c>
-      <c r="H19" s="50">
+      <c r="H19" s="59">
         <f t="shared" si="1"/>
         <v>314.81</v>
       </c>
     </row>
-    <row r="20" ht="16.5" customHeight="1" spans="1:8">
-      <c r="A20" s="53" t="s">
+    <row r="20" ht="16.5" customHeight="true" spans="1:8">
+      <c r="A20" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="B20" s="56"/>
-      <c r="C20" s="51">
+      <c r="B20" s="51"/>
+      <c r="C20" s="52">
         <v>0</v>
       </c>
-      <c r="D20" s="51">
+      <c r="D20" s="52">
         <v>0</v>
       </c>
-      <c r="E20" s="50" t="str">
+      <c r="E20" s="59" t="str">
         <f t="shared" si="0"/>
         <v> </v>
       </c>
-      <c r="F20" s="55">
+      <c r="F20" s="60">
         <v>0</v>
       </c>
-      <c r="G20" s="52">
+      <c r="G20" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="H20" s="50" t="str">
+      <c r="H20" s="59" t="str">
         <f t="shared" si="1"/>
         <v> </v>
       </c>
     </row>
-    <row r="21" ht="15" customHeight="1" spans="1:8">
-      <c r="A21" s="53" t="s">
+    <row r="21" ht="15" customHeight="true" spans="1:8">
+      <c r="A21" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="B21" s="52">
+      <c r="B21" s="49">
         <v>68075</v>
       </c>
-      <c r="C21" s="52">
+      <c r="C21" s="49">
         <v>8639</v>
       </c>
-      <c r="D21" s="52">
+      <c r="D21" s="49">
         <v>8639</v>
       </c>
-      <c r="E21" s="50">
+      <c r="E21" s="59">
         <f t="shared" si="0"/>
         <v>12.69</v>
       </c>
-      <c r="F21" s="57">
+      <c r="F21" s="56">
         <v>6867</v>
       </c>
-      <c r="G21" s="52">
+      <c r="G21" s="49">
         <f t="shared" si="2"/>
         <v>1772</v>
       </c>
-      <c r="H21" s="50">
+      <c r="H21" s="59">
         <f t="shared" si="1"/>
         <v>25.8</v>
       </c>
     </row>
-    <row r="22" ht="15" customHeight="1" spans="1:8">
-      <c r="A22" s="53" t="s">
+    <row r="22" ht="15" customHeight="true" spans="1:8">
+      <c r="A22" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="B22" s="58">
+      <c r="B22" s="53">
         <v>21154</v>
       </c>
-      <c r="C22" s="51">
+      <c r="C22" s="52">
         <v>1953</v>
       </c>
-      <c r="D22" s="51">
+      <c r="D22" s="52">
         <v>1953</v>
       </c>
-      <c r="E22" s="50">
+      <c r="E22" s="59">
         <f t="shared" si="0"/>
         <v>9.23</v>
       </c>
-      <c r="F22" s="55">
+      <c r="F22" s="60">
         <v>1874</v>
       </c>
-      <c r="G22" s="52">
+      <c r="G22" s="49">
         <f t="shared" si="2"/>
         <v>79</v>
       </c>
-      <c r="H22" s="50">
+      <c r="H22" s="59">
         <f t="shared" si="1"/>
         <v>4.22</v>
       </c>
     </row>
-    <row r="23" ht="15" customHeight="1" spans="1:8">
-      <c r="A23" s="53" t="s">
+    <row r="23" ht="15" customHeight="true" spans="1:8">
+      <c r="A23" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="B23" s="58">
+      <c r="B23" s="53">
         <v>3558</v>
       </c>
-      <c r="C23" s="51">
+      <c r="C23" s="52">
         <v>342</v>
       </c>
-      <c r="D23" s="51">
+      <c r="D23" s="52">
         <v>342</v>
       </c>
-      <c r="E23" s="50">
+      <c r="E23" s="59">
         <f t="shared" si="0"/>
         <v>9.61</v>
       </c>
-      <c r="F23" s="55">
+      <c r="F23" s="60">
         <v>1368</v>
       </c>
-      <c r="G23" s="52">
+      <c r="G23" s="49">
         <f t="shared" si="2"/>
         <v>-1026</v>
       </c>
-      <c r="H23" s="50">
+      <c r="H23" s="59">
         <f t="shared" si="1"/>
         <v>-75</v>
       </c>
     </row>
-    <row r="24" ht="15" customHeight="1" spans="1:8">
-      <c r="A24" s="53" t="s">
+    <row r="24" ht="15" customHeight="true" spans="1:8">
+      <c r="A24" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="B24" s="58">
+      <c r="B24" s="53">
         <v>347</v>
       </c>
-      <c r="C24" s="51">
+      <c r="C24" s="52">
         <v>69</v>
       </c>
-      <c r="D24" s="51">
+      <c r="D24" s="52">
         <v>69</v>
       </c>
-      <c r="E24" s="50">
+      <c r="E24" s="59">
         <f t="shared" si="0"/>
         <v>19.88</v>
       </c>
-      <c r="F24" s="55">
+      <c r="F24" s="60">
         <v>90</v>
       </c>
-      <c r="G24" s="52">
+      <c r="G24" s="49">
         <f t="shared" si="2"/>
         <v>-21</v>
       </c>
-      <c r="H24" s="50">
+      <c r="H24" s="59">
         <f t="shared" si="1"/>
         <v>-23.33</v>
       </c>
     </row>
-    <row r="25" ht="15" customHeight="1" spans="1:8">
-      <c r="A25" s="53" t="s">
+    <row r="25" ht="15" customHeight="true" spans="1:8">
+      <c r="A25" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="B25" s="58">
+      <c r="B25" s="53">
         <v>42931</v>
       </c>
-      <c r="C25" s="51">
+      <c r="C25" s="52">
         <v>6252</v>
       </c>
-      <c r="D25" s="51">
+      <c r="D25" s="52">
         <v>6252</v>
       </c>
-      <c r="E25" s="50">
+      <c r="E25" s="59">
         <f t="shared" si="0"/>
         <v>14.56</v>
       </c>
-      <c r="F25" s="55">
+      <c r="F25" s="60">
         <v>3496</v>
       </c>
-      <c r="G25" s="52">
+      <c r="G25" s="49">
         <f t="shared" si="2"/>
         <v>2756</v>
       </c>
-      <c r="H25" s="50">
+      <c r="H25" s="59">
         <f t="shared" si="1"/>
         <v>78.83</v>
       </c>
     </row>
-    <row r="26" ht="15" customHeight="1" spans="1:8">
-      <c r="A26" s="53" t="s">
+    <row r="26" ht="15" customHeight="true" spans="1:8">
+      <c r="A26" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="B26" s="58"/>
-      <c r="C26" s="51">
+      <c r="B26" s="53"/>
+      <c r="C26" s="52">
         <v>0</v>
       </c>
-      <c r="D26" s="51">
+      <c r="D26" s="52">
         <v>0</v>
       </c>
-      <c r="E26" s="50" t="str">
+      <c r="E26" s="59" t="str">
         <f t="shared" si="0"/>
         <v> </v>
       </c>
-      <c r="F26" s="55">
+      <c r="F26" s="60">
         <v>0</v>
       </c>
-      <c r="G26" s="52">
+      <c r="G26" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="H26" s="50" t="str">
+      <c r="H26" s="59" t="str">
         <f t="shared" si="1"/>
         <v> </v>
       </c>
     </row>
-    <row r="27" ht="15" customHeight="1" spans="1:8">
-      <c r="A27" s="53" t="s">
+    <row r="27" ht="15" customHeight="true" spans="1:8">
+      <c r="A27" s="48" t="s">
         <v>38</v>
       </c>
-      <c r="B27" s="58">
+      <c r="B27" s="53">
         <v>85</v>
       </c>
-      <c r="C27" s="51">
+      <c r="C27" s="52">
         <v>23</v>
       </c>
-      <c r="D27" s="51">
+      <c r="D27" s="52">
         <v>23</v>
       </c>
-      <c r="E27" s="50">
+      <c r="E27" s="59">
         <f t="shared" si="0"/>
         <v>27.06</v>
       </c>
-      <c r="F27" s="55">
+      <c r="F27" s="60">
         <v>39</v>
       </c>
-      <c r="G27" s="52">
+      <c r="G27" s="49">
         <f t="shared" si="2"/>
         <v>-16</v>
       </c>
-      <c r="H27" s="50">
+      <c r="H27" s="59">
         <f t="shared" si="1"/>
         <v>-41.03</v>
       </c>
     </row>
-    <row r="28" ht="15" customHeight="1" spans="1:8">
-      <c r="A28" s="48" t="s">
+    <row r="28" ht="15" customHeight="true" spans="1:8">
+      <c r="A28" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="B28" s="59">
+      <c r="B28" s="54">
         <v>6928</v>
       </c>
-      <c r="C28" s="51">
+      <c r="C28" s="52">
         <v>556</v>
       </c>
-      <c r="D28" s="51">
+      <c r="D28" s="52">
         <v>556</v>
       </c>
-      <c r="E28" s="50">
+      <c r="E28" s="59">
         <f t="shared" si="0"/>
         <v>8.03</v>
       </c>
-      <c r="F28" s="55">
+      <c r="F28" s="60">
         <v>771</v>
       </c>
-      <c r="G28" s="52">
+      <c r="G28" s="49">
         <f t="shared" si="2"/>
         <v>-215</v>
       </c>
-      <c r="H28" s="50">
+      <c r="H28" s="59">
         <f t="shared" si="1"/>
         <v>-27.89</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
-      <c r="A29" s="60" t="s">
+    <row r="29" ht="15.75" spans="1:8">
+      <c r="A29" s="55" t="s">
         <v>40</v>
       </c>
-      <c r="B29" s="57">
+      <c r="B29" s="56">
         <f t="shared" ref="B29:F29" si="3">B28+B5</f>
         <v>464793</v>
       </c>
-      <c r="C29" s="57">
+      <c r="C29" s="56">
         <f t="shared" si="3"/>
         <v>66853</v>
       </c>
-      <c r="D29" s="57">
+      <c r="D29" s="56">
         <f t="shared" si="3"/>
         <v>66853</v>
       </c>
-      <c r="E29" s="50">
+      <c r="E29" s="59">
         <f t="shared" si="0"/>
         <v>14.38</v>
       </c>
       <c r="F29" s="61">
         <f t="shared" si="3"/>
         <v>65077</v>
       </c>
-      <c r="G29" s="52">
+      <c r="G29" s="49">
         <f t="shared" si="2"/>
         <v>1776</v>
       </c>
-      <c r="H29" s="50">
+      <c r="H29" s="59">
         <f t="shared" si="1"/>
         <v>2.73</v>
       </c>
     </row>
-    <row r="30" s="1" customFormat="1" spans="1:104">
-[...8 lines deleted...]
-      <c r="I30" s="39"/>
+    <row r="30" s="1" customFormat="true" ht="15.75" spans="1:104">
+      <c r="A30" s="26"/>
+      <c r="B30" s="27"/>
+      <c r="C30" s="27"/>
+      <c r="D30" s="27"/>
+      <c r="E30" s="27"/>
+      <c r="F30" s="27"/>
+      <c r="G30" s="27"/>
+      <c r="H30" s="40"/>
+      <c r="I30" s="40"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
-      <c r="L30" s="39"/>
-[...91 lines deleted...]
-      <c r="CZ30" s="39"/>
+      <c r="L30" s="40"/>
+      <c r="M30" s="40"/>
+      <c r="N30" s="40"/>
+      <c r="O30" s="40"/>
+      <c r="P30" s="40"/>
+      <c r="Q30" s="40"/>
+      <c r="R30" s="40"/>
+      <c r="S30" s="40"/>
+      <c r="T30" s="40"/>
+      <c r="U30" s="40"/>
+      <c r="V30" s="40"/>
+      <c r="W30" s="40"/>
+      <c r="X30" s="40"/>
+      <c r="Y30" s="40"/>
+      <c r="Z30" s="40"/>
+      <c r="AA30" s="40"/>
+      <c r="AB30" s="40"/>
+      <c r="AC30" s="40"/>
+      <c r="AD30" s="40"/>
+      <c r="AE30" s="40"/>
+      <c r="AF30" s="40"/>
+      <c r="AG30" s="40"/>
+      <c r="AH30" s="40"/>
+      <c r="AI30" s="40"/>
+      <c r="AJ30" s="40"/>
+      <c r="AK30" s="40"/>
+      <c r="AL30" s="40"/>
+      <c r="AM30" s="40"/>
+      <c r="AN30" s="40"/>
+      <c r="AO30" s="40"/>
+      <c r="AP30" s="40"/>
+      <c r="AQ30" s="40"/>
+      <c r="AR30" s="40"/>
+      <c r="AS30" s="40"/>
+      <c r="AT30" s="40"/>
+      <c r="AU30" s="40"/>
+      <c r="AV30" s="40"/>
+      <c r="AW30" s="40"/>
+      <c r="AX30" s="40"/>
+      <c r="AY30" s="40"/>
+      <c r="AZ30" s="40"/>
+      <c r="BA30" s="40"/>
+      <c r="BB30" s="40"/>
+      <c r="BC30" s="40"/>
+      <c r="BD30" s="40"/>
+      <c r="BE30" s="40"/>
+      <c r="BF30" s="40"/>
+      <c r="BG30" s="40"/>
+      <c r="BH30" s="40"/>
+      <c r="BI30" s="40"/>
+      <c r="BJ30" s="40"/>
+      <c r="BK30" s="40"/>
+      <c r="BL30" s="40"/>
+      <c r="BM30" s="40"/>
+      <c r="BN30" s="40"/>
+      <c r="BO30" s="40"/>
+      <c r="BP30" s="40"/>
+      <c r="BQ30" s="40"/>
+      <c r="BR30" s="40"/>
+      <c r="BS30" s="40"/>
+      <c r="BT30" s="40"/>
+      <c r="BU30" s="40"/>
+      <c r="BV30" s="40"/>
+      <c r="BW30" s="40"/>
+      <c r="BX30" s="40"/>
+      <c r="BY30" s="40"/>
+      <c r="BZ30" s="40"/>
+      <c r="CA30" s="40"/>
+      <c r="CB30" s="40"/>
+      <c r="CC30" s="40"/>
+      <c r="CD30" s="40"/>
+      <c r="CE30" s="40"/>
+      <c r="CF30" s="40"/>
+      <c r="CG30" s="40"/>
+      <c r="CH30" s="40"/>
+      <c r="CI30" s="40"/>
+      <c r="CJ30" s="40"/>
+      <c r="CK30" s="40"/>
+      <c r="CL30" s="40"/>
+      <c r="CM30" s="40"/>
+      <c r="CN30" s="40"/>
+      <c r="CO30" s="40"/>
+      <c r="CP30" s="40"/>
+      <c r="CQ30" s="40"/>
+      <c r="CR30" s="40"/>
+      <c r="CS30" s="40"/>
+      <c r="CT30" s="40"/>
+      <c r="CU30" s="40"/>
+      <c r="CV30" s="40"/>
+      <c r="CW30" s="40"/>
+      <c r="CX30" s="40"/>
+      <c r="CY30" s="40"/>
+      <c r="CZ30" s="40"/>
     </row>
     <row r="31" spans="5:5">
       <c r="E31" s="41"/>
     </row>
     <row r="32" spans="5:5">
       <c r="E32" s="41"/>
     </row>
     <row r="33" spans="5:5">
       <c r="E33" s="41"/>
     </row>
     <row r="34" spans="5:5">
       <c r="E34" s="41"/>
     </row>
     <row r="35" spans="5:5">
       <c r="E35" s="41"/>
     </row>
     <row r="36" spans="5:5">
       <c r="E36" s="41"/>
     </row>
     <row r="37" spans="5:5">
       <c r="E37" s="41"/>
     </row>
     <row r="38" spans="5:5">
       <c r="E38" s="41"/>
     </row>
@@ -18112,1071 +18112,1071 @@
     </row>
     <row r="4911" spans="5:5">
       <c r="E4911" s="42"/>
     </row>
     <row r="4912" spans="5:5">
       <c r="E4912" s="42"/>
     </row>
     <row r="4913" spans="5:5">
       <c r="E4913" s="42"/>
     </row>
     <row r="4914" spans="5:5">
       <c r="E4914" s="42"/>
     </row>
     <row r="4915" spans="5:5">
       <c r="E4915" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="D3:H3"/>
     <mergeCell ref="A30:G30"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
   </mergeCells>
-  <printOptions horizontalCentered="1"/>
+  <printOptions horizontalCentered="true"/>
   <pageMargins left="0.629861111111111" right="0" top="0.747916666666667" bottom="0.196527777777778" header="0.156944444444444" footer="0.314583333333333"/>
-  <pageSetup paperSize="9" firstPageNumber="9" orientation="landscape" useFirstPageNumber="1" horizontalDpi="600" verticalDpi="1200"/>
+  <pageSetup paperSize="9" firstPageNumber="9" orientation="landscape" useFirstPageNumber="true" horizontalDpi="600" verticalDpi="1200"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"times New Roman"&amp;8- 9 -</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:CZ4969"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" workbookViewId="0">
-      <selection activeCell="I32" sqref="I32"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="35" style="2" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="9" style="6" customWidth="1"/>
+    <col min="1" max="1" width="35" style="2" customWidth="true"/>
+    <col min="2" max="2" width="11.5833333333333" style="3" customWidth="true"/>
+    <col min="3" max="3" width="11.5833333333333" style="4" customWidth="true"/>
+    <col min="4" max="4" width="11.75" style="3" customWidth="true"/>
+    <col min="5" max="5" width="11.8333333333333" style="5" customWidth="true"/>
+    <col min="6" max="6" width="11.3333333333333" style="3" customWidth="true"/>
+    <col min="7" max="7" width="10.5" style="3" customWidth="true"/>
+    <col min="8" max="8" width="10.5833333333333" style="5" customWidth="true"/>
+    <col min="9" max="9" width="9" style="6" customWidth="true"/>
+    <col min="10" max="10" width="14.3333333333333" style="6" customWidth="true"/>
+    <col min="11" max="11" width="9" style="6" customWidth="true"/>
     <col min="12" max="12" width="9" style="6"/>
-    <col min="13" max="13" width="25.25" style="6" customWidth="1"/>
+    <col min="13" max="13" width="25.25" style="6" customWidth="true"/>
     <col min="14" max="16380" width="9" style="6"/>
     <col min="16382" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" ht="37.5" customHeight="1" spans="1:8">
+    <row r="1" ht="37.5" customHeight="true" spans="1:8">
       <c r="A1" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
     </row>
-    <row r="2" ht="5" customHeight="1" spans="1:8">
+    <row r="2" ht="5" customHeight="true" spans="1:8">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="11"/>
-      <c r="E2" s="12"/>
+      <c r="E2" s="29"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
-      <c r="H2" s="12"/>
-[...1 lines deleted...]
-    <row r="3" ht="20.25" customHeight="1" spans="1:8">
+      <c r="H2" s="29"/>
+    </row>
+    <row r="3" ht="20.25" customHeight="true" spans="1:8">
       <c r="A3" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="3"/>
-      <c r="D3" s="13"/>
+      <c r="D3" s="12"/>
       <c r="H3" s="5" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" ht="21" customHeight="1" spans="1:8">
-      <c r="A4" s="14" t="s">
+    <row r="4" ht="21" customHeight="true" spans="1:8">
+      <c r="A4" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="15" t="s">
+      <c r="B4" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="C4" s="16" t="s">
+      <c r="C4" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="D4" s="17" t="s">
+      <c r="D4" s="16" t="s">
         <v>45</v>
       </c>
-      <c r="E4" s="18" t="s">
+      <c r="E4" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="16" t="s">
+      <c r="F4" s="15" t="s">
         <v>47</v>
       </c>
-      <c r="G4" s="19" t="s">
+      <c r="G4" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="H4" s="20"/>
-[...8 lines deleted...]
-      <c r="G5" s="23" t="s">
+      <c r="H4" s="32"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="17"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="H5" s="24" t="s">
+      <c r="H5" s="34" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="6" ht="19" customHeight="1" spans="1:8">
-      <c r="A6" s="25" t="s">
+    <row r="6" ht="19" customHeight="true" spans="1:8">
+      <c r="A6" s="19" t="s">
         <v>51</v>
       </c>
-      <c r="B6" s="26">
+      <c r="B6" s="20">
         <v>53248</v>
       </c>
-      <c r="C6" s="27">
+      <c r="C6" s="21">
         <v>5062</v>
       </c>
-      <c r="D6" s="27">
+      <c r="D6" s="21">
         <v>5062</v>
       </c>
-      <c r="E6" s="28">
+      <c r="E6" s="35">
         <f t="shared" ref="E6:E29" si="0">IF(B6&lt;&gt;0,D6/B6*100," ")</f>
         <v>9.51</v>
       </c>
-      <c r="F6" s="27">
+      <c r="F6" s="21">
         <v>7092</v>
       </c>
-      <c r="G6" s="29">
+      <c r="G6" s="36">
         <f t="shared" ref="G6:G29" si="1">D6-F6</f>
         <v>-2030</v>
       </c>
-      <c r="H6" s="30">
+      <c r="H6" s="37">
         <f t="shared" ref="H6:H29" si="2">IF(F6&lt;&gt;0,G6/F6*100," ")</f>
         <v>-28.62</v>
       </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="25" t="s">
+      <c r="A7" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="B7" s="26">
+      <c r="B7" s="20">
         <v>505</v>
       </c>
-      <c r="C7" s="27">
+      <c r="C7" s="21">
         <v>9</v>
       </c>
-      <c r="D7" s="27">
+      <c r="D7" s="21">
         <v>9</v>
       </c>
-      <c r="E7" s="28">
+      <c r="E7" s="35">
         <f t="shared" si="0"/>
         <v>1.78</v>
       </c>
-      <c r="F7" s="27">
+      <c r="F7" s="21">
         <v>20</v>
       </c>
-      <c r="G7" s="29">
+      <c r="G7" s="36">
         <f t="shared" si="1"/>
         <v>-11</v>
       </c>
-      <c r="H7" s="30">
+      <c r="H7" s="37">
         <f t="shared" si="2"/>
         <v>-55</v>
       </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="25" t="s">
+      <c r="A8" s="19" t="s">
         <v>53</v>
       </c>
-      <c r="B8" s="26">
+      <c r="B8" s="20">
         <v>7837</v>
       </c>
-      <c r="C8" s="27">
+      <c r="C8" s="21">
         <v>607</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="21">
         <v>607</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="35">
         <f t="shared" si="0"/>
         <v>7.75</v>
       </c>
-      <c r="F8" s="27">
+      <c r="F8" s="21">
         <v>1986</v>
       </c>
-      <c r="G8" s="29">
+      <c r="G8" s="36">
         <f t="shared" si="1"/>
         <v>-1379</v>
       </c>
-      <c r="H8" s="30">
+      <c r="H8" s="37">
         <f t="shared" si="2"/>
         <v>-69.44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="25" t="s">
+      <c r="A9" s="19" t="s">
         <v>54</v>
       </c>
-      <c r="B9" s="26">
+      <c r="B9" s="20">
         <v>81768</v>
       </c>
-      <c r="C9" s="27">
+      <c r="C9" s="21">
         <v>5572</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="21">
         <v>5572</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="35">
         <f t="shared" si="0"/>
         <v>6.81</v>
       </c>
-      <c r="F9" s="27">
+      <c r="F9" s="21">
         <v>9907</v>
       </c>
-      <c r="G9" s="29">
+      <c r="G9" s="36">
         <f t="shared" si="1"/>
         <v>-4335</v>
       </c>
-      <c r="H9" s="30">
+      <c r="H9" s="37">
         <f t="shared" si="2"/>
         <v>-43.76</v>
       </c>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="25" t="s">
+      <c r="A10" s="19" t="s">
         <v>55</v>
       </c>
-      <c r="B10" s="26">
+      <c r="B10" s="20">
         <v>4577</v>
       </c>
-      <c r="C10" s="27">
+      <c r="C10" s="21">
         <v>930</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="21">
         <v>930</v>
       </c>
-      <c r="E10" s="28">
+      <c r="E10" s="35">
         <f t="shared" si="0"/>
         <v>20.32</v>
       </c>
-      <c r="F10" s="27">
+      <c r="F10" s="21">
         <v>324</v>
       </c>
-      <c r="G10" s="29">
+      <c r="G10" s="36">
         <f t="shared" si="1"/>
         <v>606</v>
       </c>
-      <c r="H10" s="30">
+      <c r="H10" s="37">
         <f t="shared" si="2"/>
         <v>187.04</v>
       </c>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="25" t="s">
+      <c r="A11" s="19" t="s">
         <v>56</v>
       </c>
-      <c r="B11" s="26">
+      <c r="B11" s="20">
         <v>4297</v>
       </c>
-      <c r="C11" s="27">
+      <c r="C11" s="21">
         <v>511</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="21">
         <v>511</v>
       </c>
-      <c r="E11" s="28">
+      <c r="E11" s="35">
         <f t="shared" si="0"/>
         <v>11.89</v>
       </c>
-      <c r="F11" s="27">
+      <c r="F11" s="21">
         <v>596</v>
       </c>
-      <c r="G11" s="29">
+      <c r="G11" s="36">
         <f t="shared" si="1"/>
         <v>-85</v>
       </c>
-      <c r="H11" s="30">
+      <c r="H11" s="37">
         <f t="shared" si="2"/>
         <v>-14.26</v>
       </c>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="25" t="s">
+      <c r="A12" s="19" t="s">
         <v>57</v>
       </c>
-      <c r="B12" s="26">
+      <c r="B12" s="20">
         <v>90616</v>
       </c>
-      <c r="C12" s="27">
+      <c r="C12" s="21">
         <v>5509</v>
       </c>
-      <c r="D12" s="27">
+      <c r="D12" s="21">
         <v>5509</v>
       </c>
-      <c r="E12" s="28">
+      <c r="E12" s="35">
         <f t="shared" si="0"/>
         <v>6.08</v>
       </c>
-      <c r="F12" s="27">
+      <c r="F12" s="21">
         <v>6489</v>
       </c>
-      <c r="G12" s="29">
+      <c r="G12" s="36">
         <f t="shared" si="1"/>
         <v>-980</v>
       </c>
-      <c r="H12" s="30">
+      <c r="H12" s="37">
         <f t="shared" si="2"/>
         <v>-15.1</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="25" t="s">
+      <c r="A13" s="19" t="s">
         <v>58</v>
       </c>
-      <c r="B13" s="26">
+      <c r="B13" s="20">
         <v>37760</v>
       </c>
-      <c r="C13" s="27">
+      <c r="C13" s="21">
         <v>3243</v>
       </c>
-      <c r="D13" s="27">
+      <c r="D13" s="21">
         <v>3243</v>
       </c>
-      <c r="E13" s="28">
+      <c r="E13" s="35">
         <f t="shared" si="0"/>
         <v>8.59</v>
       </c>
-      <c r="F13" s="27">
+      <c r="F13" s="21">
         <v>3488</v>
       </c>
-      <c r="G13" s="29">
+      <c r="G13" s="36">
         <f t="shared" si="1"/>
         <v>-245</v>
       </c>
-      <c r="H13" s="30">
+      <c r="H13" s="37">
         <f t="shared" si="2"/>
         <v>-7.02</v>
       </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="25" t="s">
+      <c r="A14" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B14" s="26">
+      <c r="B14" s="20">
         <v>8629</v>
       </c>
-      <c r="C14" s="27">
+      <c r="C14" s="21">
         <v>151</v>
       </c>
-      <c r="D14" s="27">
+      <c r="D14" s="21">
         <v>151</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="35">
         <f t="shared" si="0"/>
         <v>1.75</v>
       </c>
-      <c r="F14" s="27">
+      <c r="F14" s="21">
         <v>148</v>
       </c>
-      <c r="G14" s="29">
+      <c r="G14" s="36">
         <f t="shared" si="1"/>
         <v>3</v>
       </c>
-      <c r="H14" s="30">
+      <c r="H14" s="37">
         <f t="shared" si="2"/>
         <v>2.03</v>
       </c>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="25" t="s">
+      <c r="A15" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B15" s="26">
+      <c r="B15" s="20">
         <v>38627</v>
       </c>
-      <c r="C15" s="27">
+      <c r="C15" s="21">
         <v>2311</v>
       </c>
-      <c r="D15" s="27">
+      <c r="D15" s="21">
         <v>2311</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E15" s="35">
         <f t="shared" si="0"/>
         <v>5.98</v>
       </c>
-      <c r="F15" s="27">
+      <c r="F15" s="21">
         <v>7804</v>
       </c>
-      <c r="G15" s="29">
+      <c r="G15" s="36">
         <f t="shared" si="1"/>
         <v>-5493</v>
       </c>
-      <c r="H15" s="30">
+      <c r="H15" s="37">
         <f t="shared" si="2"/>
         <v>-70.39</v>
       </c>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="31" t="s">
+      <c r="A16" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B16" s="26">
+      <c r="B16" s="20">
         <v>29760</v>
       </c>
-      <c r="C16" s="27">
+      <c r="C16" s="21">
         <v>1151</v>
       </c>
-      <c r="D16" s="27">
+      <c r="D16" s="21">
         <v>1151</v>
       </c>
-      <c r="E16" s="28">
+      <c r="E16" s="35">
         <f t="shared" si="0"/>
         <v>3.87</v>
       </c>
-      <c r="F16" s="27">
+      <c r="F16" s="21">
         <v>4096</v>
       </c>
-      <c r="G16" s="29">
+      <c r="G16" s="36">
         <f t="shared" si="1"/>
         <v>-2945</v>
       </c>
-      <c r="H16" s="30">
+      <c r="H16" s="37">
         <f t="shared" si="2"/>
         <v>-71.9</v>
       </c>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17" s="25" t="s">
+      <c r="A17" s="19" t="s">
         <v>62</v>
       </c>
-      <c r="B17" s="26">
+      <c r="B17" s="20">
         <v>7219</v>
       </c>
-      <c r="C17" s="27">
+      <c r="C17" s="21">
         <v>389</v>
       </c>
-      <c r="D17" s="27">
+      <c r="D17" s="21">
         <v>389</v>
       </c>
-      <c r="E17" s="28">
+      <c r="E17" s="35">
         <f t="shared" si="0"/>
         <v>5.39</v>
       </c>
-      <c r="F17" s="27">
+      <c r="F17" s="21">
         <v>1287</v>
       </c>
-      <c r="G17" s="29">
+      <c r="G17" s="36">
         <f t="shared" si="1"/>
         <v>-898</v>
       </c>
-      <c r="H17" s="30">
+      <c r="H17" s="37">
         <f t="shared" si="2"/>
         <v>-69.77</v>
       </c>
     </row>
-    <row r="18" ht="15" customHeight="1" spans="1:8">
-      <c r="A18" s="25" t="s">
+    <row r="18" ht="15" customHeight="true" spans="1:8">
+      <c r="A18" s="19" t="s">
         <v>63</v>
       </c>
-      <c r="B18" s="26">
+      <c r="B18" s="20">
         <v>5819</v>
       </c>
-      <c r="C18" s="27">
+      <c r="C18" s="21">
         <v>655</v>
       </c>
-      <c r="D18" s="27">
+      <c r="D18" s="21">
         <v>655</v>
       </c>
-      <c r="E18" s="28">
+      <c r="E18" s="35">
         <f t="shared" si="0"/>
         <v>11.26</v>
       </c>
-      <c r="F18" s="27">
+      <c r="F18" s="21">
         <v>2485</v>
       </c>
-      <c r="G18" s="29">
+      <c r="G18" s="36">
         <f t="shared" si="1"/>
         <v>-1830</v>
       </c>
-      <c r="H18" s="30">
+      <c r="H18" s="37">
         <f t="shared" si="2"/>
         <v>-73.64</v>
       </c>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19" s="25" t="s">
+      <c r="A19" s="19" t="s">
         <v>64</v>
       </c>
-      <c r="B19" s="26">
+      <c r="B19" s="20">
         <v>3034</v>
       </c>
-      <c r="C19" s="27">
+      <c r="C19" s="21">
         <v>433</v>
       </c>
-      <c r="D19" s="27">
+      <c r="D19" s="21">
         <v>433</v>
       </c>
-      <c r="E19" s="28">
+      <c r="E19" s="35">
         <f t="shared" si="0"/>
         <v>14.27</v>
       </c>
-      <c r="F19" s="27">
+      <c r="F19" s="21">
         <v>378</v>
       </c>
-      <c r="G19" s="29">
+      <c r="G19" s="36">
         <f t="shared" si="1"/>
         <v>55</v>
       </c>
-      <c r="H19" s="30">
+      <c r="H19" s="37">
         <f t="shared" si="2"/>
         <v>14.55</v>
       </c>
     </row>
-    <row r="20" ht="16.5" customHeight="1" spans="1:8">
-      <c r="A20" s="25" t="s">
+    <row r="20" ht="16.5" customHeight="true" spans="1:8">
+      <c r="A20" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B20" s="26">
+      <c r="B20" s="20">
         <v>1908</v>
       </c>
-      <c r="C20" s="27">
+      <c r="C20" s="21">
         <v>453</v>
       </c>
-      <c r="D20" s="27">
+      <c r="D20" s="21">
         <v>453</v>
       </c>
-      <c r="E20" s="28">
+      <c r="E20" s="35">
         <f t="shared" si="0"/>
         <v>23.74</v>
       </c>
-      <c r="F20" s="27">
+      <c r="F20" s="21">
         <v>706</v>
       </c>
-      <c r="G20" s="29">
+      <c r="G20" s="36">
         <f t="shared" si="1"/>
         <v>-253</v>
       </c>
-      <c r="H20" s="30">
+      <c r="H20" s="37">
         <f t="shared" si="2"/>
         <v>-35.84</v>
       </c>
     </row>
-    <row r="21" ht="15" customHeight="1" spans="1:8">
-      <c r="A21" s="25" t="s">
+    <row r="21" ht="15" customHeight="true" spans="1:8">
+      <c r="A21" s="19" t="s">
         <v>66</v>
       </c>
-      <c r="B21" s="26">
+      <c r="B21" s="20">
         <v>300</v>
       </c>
-      <c r="C21" s="27">
+      <c r="C21" s="21">
         <v>0</v>
       </c>
-      <c r="D21" s="27">
+      <c r="D21" s="21">
         <v>0</v>
       </c>
-      <c r="E21" s="28">
+      <c r="E21" s="35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F21" s="27">
+      <c r="F21" s="21">
         <v>0</v>
       </c>
-      <c r="G21" s="29">
+      <c r="G21" s="36">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H21" s="30" t="str">
+      <c r="H21" s="37" t="str">
         <f t="shared" si="2"/>
         <v> </v>
       </c>
     </row>
-    <row r="22" ht="15" customHeight="1" spans="1:8">
-      <c r="A22" s="25" t="s">
+    <row r="22" ht="15" customHeight="true" spans="1:8">
+      <c r="A22" s="19" t="s">
         <v>67</v>
       </c>
-      <c r="B22" s="26">
+      <c r="B22" s="20">
         <v>9157</v>
       </c>
-      <c r="C22" s="27">
+      <c r="C22" s="21">
         <v>59</v>
       </c>
-      <c r="D22" s="27">
+      <c r="D22" s="21">
         <v>59</v>
       </c>
-      <c r="E22" s="28">
+      <c r="E22" s="35">
         <f t="shared" si="0"/>
         <v>0.64</v>
       </c>
-      <c r="F22" s="27">
+      <c r="F22" s="21">
         <v>563</v>
       </c>
-      <c r="G22" s="29">
+      <c r="G22" s="36">
         <f t="shared" si="1"/>
         <v>-504</v>
       </c>
-      <c r="H22" s="30">
+      <c r="H22" s="37">
         <f t="shared" si="2"/>
         <v>-89.52</v>
       </c>
     </row>
-    <row r="23" ht="15" customHeight="1" spans="1:8">
-      <c r="A23" s="25" t="s">
+    <row r="23" ht="15" customHeight="true" spans="1:8">
+      <c r="A23" s="19" t="s">
         <v>68</v>
       </c>
-      <c r="B23" s="26">
+      <c r="B23" s="20">
         <v>15730</v>
       </c>
-      <c r="C23" s="27">
+      <c r="C23" s="21">
         <v>2689</v>
       </c>
-      <c r="D23" s="27">
+      <c r="D23" s="21">
         <v>2689</v>
       </c>
-      <c r="E23" s="28">
+      <c r="E23" s="35">
         <f t="shared" si="0"/>
         <v>17.09</v>
       </c>
-      <c r="F23" s="27">
+      <c r="F23" s="21">
         <v>2323</v>
       </c>
-      <c r="G23" s="29">
+      <c r="G23" s="36">
         <f t="shared" si="1"/>
         <v>366</v>
       </c>
-      <c r="H23" s="30">
+      <c r="H23" s="37">
         <f t="shared" si="2"/>
         <v>15.76</v>
       </c>
     </row>
-    <row r="24" ht="15" customHeight="1" spans="1:8">
-      <c r="A24" s="25" t="s">
+    <row r="24" ht="15" customHeight="true" spans="1:8">
+      <c r="A24" s="19" t="s">
         <v>69</v>
       </c>
-      <c r="B24" s="26">
+      <c r="B24" s="20">
         <v>4714</v>
       </c>
-      <c r="C24" s="27">
+      <c r="C24" s="21">
         <v>227</v>
       </c>
-      <c r="D24" s="27">
+      <c r="D24" s="21">
         <v>227</v>
       </c>
-      <c r="E24" s="28">
+      <c r="E24" s="35">
         <f t="shared" si="0"/>
         <v>4.82</v>
       </c>
-      <c r="F24" s="27">
+      <c r="F24" s="21">
         <v>620</v>
       </c>
-      <c r="G24" s="29">
+      <c r="G24" s="36">
         <f t="shared" si="1"/>
         <v>-393</v>
       </c>
-      <c r="H24" s="30">
+      <c r="H24" s="37">
         <f t="shared" si="2"/>
         <v>-63.39</v>
       </c>
     </row>
-    <row r="25" ht="15" customHeight="1" spans="1:8">
-      <c r="A25" s="25" t="s">
+    <row r="25" ht="15" customHeight="true" spans="1:8">
+      <c r="A25" s="19" t="s">
         <v>70</v>
       </c>
-      <c r="B25" s="26">
+      <c r="B25" s="20">
         <v>4500</v>
       </c>
-      <c r="C25" s="27"/>
-[...1 lines deleted...]
-      <c r="E25" s="28">
+      <c r="C25" s="21"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F25" s="27"/>
-      <c r="G25" s="29">
+      <c r="F25" s="21"/>
+      <c r="G25" s="36">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H25" s="30" t="str">
+      <c r="H25" s="37" t="str">
         <f t="shared" si="2"/>
         <v> </v>
       </c>
     </row>
-    <row r="26" ht="15" customHeight="1" spans="1:8">
-      <c r="A26" s="25" t="s">
+    <row r="26" ht="15" customHeight="true" spans="1:8">
+      <c r="A26" s="19" t="s">
         <v>71</v>
       </c>
-      <c r="B26" s="32">
+      <c r="B26" s="23">
         <v>13576</v>
       </c>
-      <c r="C26" s="27">
+      <c r="C26" s="21">
         <v>1123</v>
       </c>
-      <c r="D26" s="27">
+      <c r="D26" s="21">
         <v>1123</v>
       </c>
-      <c r="E26" s="28">
+      <c r="E26" s="35">
         <f t="shared" si="0"/>
         <v>8.27</v>
       </c>
-      <c r="F26" s="27">
+      <c r="F26" s="21">
         <v>1123</v>
       </c>
-      <c r="G26" s="29">
+      <c r="G26" s="36">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H26" s="30">
+      <c r="H26" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" ht="15" customHeight="1" spans="1:8">
-      <c r="A27" s="33" t="s">
+    <row r="27" ht="15" customHeight="true" spans="1:8">
+      <c r="A27" s="24" t="s">
         <v>72</v>
       </c>
-      <c r="B27" s="34">
+      <c r="B27" s="25">
         <f>SUM(B6:B26)</f>
         <v>423581</v>
       </c>
-      <c r="C27" s="34">
+      <c r="C27" s="25">
         <v>31084</v>
       </c>
-      <c r="D27" s="34">
+      <c r="D27" s="25">
         <v>31084</v>
       </c>
-      <c r="E27" s="35">
+      <c r="E27" s="38">
         <f t="shared" si="0"/>
         <v>7.34</v>
       </c>
-      <c r="F27" s="27">
+      <c r="F27" s="21">
         <v>51435</v>
       </c>
-      <c r="G27" s="34">
+      <c r="G27" s="25">
         <f t="shared" si="1"/>
         <v>-20351</v>
       </c>
-      <c r="H27" s="36">
+      <c r="H27" s="39">
         <f t="shared" si="2"/>
         <v>-39.57</v>
       </c>
     </row>
-    <row r="28" ht="15" customHeight="1" spans="1:8">
-      <c r="A28" s="33" t="s">
+    <row r="28" ht="15" customHeight="true" spans="1:8">
+      <c r="A28" s="24" t="s">
         <v>73</v>
       </c>
-      <c r="B28" s="34">
+      <c r="B28" s="25">
         <v>308782</v>
       </c>
-      <c r="C28" s="27">
+      <c r="C28" s="21">
         <v>35200</v>
       </c>
-      <c r="D28" s="27">
+      <c r="D28" s="21">
         <v>35200</v>
       </c>
-      <c r="E28" s="35">
+      <c r="E28" s="38">
         <f t="shared" si="0"/>
         <v>11.4</v>
       </c>
-      <c r="F28" s="27">
+      <c r="F28" s="21">
         <v>22029</v>
       </c>
-      <c r="G28" s="34">
+      <c r="G28" s="25">
         <f t="shared" si="1"/>
         <v>13171</v>
       </c>
-      <c r="H28" s="36">
+      <c r="H28" s="39">
         <f t="shared" si="2"/>
         <v>59.79</v>
       </c>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29" s="33" t="s">
+      <c r="A29" s="24" t="s">
         <v>74</v>
       </c>
-      <c r="B29" s="34">
+      <c r="B29" s="25">
         <f>B27+B28</f>
         <v>732363</v>
       </c>
-      <c r="C29" s="34">
+      <c r="C29" s="25">
         <f>C28+C27</f>
         <v>66284</v>
       </c>
-      <c r="D29" s="34">
+      <c r="D29" s="25">
         <f>D28+D27</f>
         <v>66284</v>
       </c>
-      <c r="E29" s="35">
+      <c r="E29" s="38">
         <f t="shared" si="0"/>
         <v>9.05</v>
       </c>
-      <c r="F29" s="34">
+      <c r="F29" s="25">
         <f>F27+F28</f>
         <v>73464</v>
       </c>
-      <c r="G29" s="34">
+      <c r="G29" s="25">
         <f t="shared" si="1"/>
         <v>-7180</v>
       </c>
-      <c r="H29" s="36">
+      <c r="H29" s="39">
         <f t="shared" si="2"/>
         <v>-9.77</v>
       </c>
     </row>
-    <row r="30" s="1" customFormat="1" spans="1:104">
-[...8 lines deleted...]
-      <c r="I30" s="39"/>
+    <row r="30" s="1" customFormat="true" spans="1:104">
+      <c r="A30" s="26"/>
+      <c r="B30" s="27"/>
+      <c r="C30" s="27"/>
+      <c r="D30" s="27"/>
+      <c r="E30" s="27"/>
+      <c r="F30" s="27"/>
+      <c r="G30" s="27"/>
+      <c r="H30" s="40"/>
+      <c r="I30" s="40"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
-      <c r="L30" s="39"/>
-[...197 lines deleted...]
-      <c r="CZ31" s="39"/>
+      <c r="L30" s="40"/>
+      <c r="M30" s="40"/>
+      <c r="N30" s="40"/>
+      <c r="O30" s="40"/>
+      <c r="P30" s="40"/>
+      <c r="Q30" s="40"/>
+      <c r="R30" s="40"/>
+      <c r="S30" s="40"/>
+      <c r="T30" s="40"/>
+      <c r="U30" s="40"/>
+      <c r="V30" s="40"/>
+      <c r="W30" s="40"/>
+      <c r="X30" s="40"/>
+      <c r="Y30" s="40"/>
+      <c r="Z30" s="40"/>
+      <c r="AA30" s="40"/>
+      <c r="AB30" s="40"/>
+      <c r="AC30" s="40"/>
+      <c r="AD30" s="40"/>
+      <c r="AE30" s="40"/>
+      <c r="AF30" s="40"/>
+      <c r="AG30" s="40"/>
+      <c r="AH30" s="40"/>
+      <c r="AI30" s="40"/>
+      <c r="AJ30" s="40"/>
+      <c r="AK30" s="40"/>
+      <c r="AL30" s="40"/>
+      <c r="AM30" s="40"/>
+      <c r="AN30" s="40"/>
+      <c r="AO30" s="40"/>
+      <c r="AP30" s="40"/>
+      <c r="AQ30" s="40"/>
+      <c r="AR30" s="40"/>
+      <c r="AS30" s="40"/>
+      <c r="AT30" s="40"/>
+      <c r="AU30" s="40"/>
+      <c r="AV30" s="40"/>
+      <c r="AW30" s="40"/>
+      <c r="AX30" s="40"/>
+      <c r="AY30" s="40"/>
+      <c r="AZ30" s="40"/>
+      <c r="BA30" s="40"/>
+      <c r="BB30" s="40"/>
+      <c r="BC30" s="40"/>
+      <c r="BD30" s="40"/>
+      <c r="BE30" s="40"/>
+      <c r="BF30" s="40"/>
+      <c r="BG30" s="40"/>
+      <c r="BH30" s="40"/>
+      <c r="BI30" s="40"/>
+      <c r="BJ30" s="40"/>
+      <c r="BK30" s="40"/>
+      <c r="BL30" s="40"/>
+      <c r="BM30" s="40"/>
+      <c r="BN30" s="40"/>
+      <c r="BO30" s="40"/>
+      <c r="BP30" s="40"/>
+      <c r="BQ30" s="40"/>
+      <c r="BR30" s="40"/>
+      <c r="BS30" s="40"/>
+      <c r="BT30" s="40"/>
+      <c r="BU30" s="40"/>
+      <c r="BV30" s="40"/>
+      <c r="BW30" s="40"/>
+      <c r="BX30" s="40"/>
+      <c r="BY30" s="40"/>
+      <c r="BZ30" s="40"/>
+      <c r="CA30" s="40"/>
+      <c r="CB30" s="40"/>
+      <c r="CC30" s="40"/>
+      <c r="CD30" s="40"/>
+      <c r="CE30" s="40"/>
+      <c r="CF30" s="40"/>
+      <c r="CG30" s="40"/>
+      <c r="CH30" s="40"/>
+      <c r="CI30" s="40"/>
+      <c r="CJ30" s="40"/>
+      <c r="CK30" s="40"/>
+      <c r="CL30" s="40"/>
+      <c r="CM30" s="40"/>
+      <c r="CN30" s="40"/>
+      <c r="CO30" s="40"/>
+      <c r="CP30" s="40"/>
+      <c r="CQ30" s="40"/>
+      <c r="CR30" s="40"/>
+      <c r="CS30" s="40"/>
+      <c r="CT30" s="40"/>
+      <c r="CU30" s="40"/>
+      <c r="CV30" s="40"/>
+      <c r="CW30" s="40"/>
+      <c r="CX30" s="40"/>
+      <c r="CY30" s="40"/>
+      <c r="CZ30" s="40"/>
+    </row>
+    <row r="31" s="1" customFormat="true" ht="22" customHeight="true" spans="1:104">
+      <c r="A31" s="27"/>
+      <c r="B31" s="27"/>
+      <c r="C31" s="27"/>
+      <c r="D31" s="27"/>
+      <c r="E31" s="27"/>
+      <c r="F31" s="27"/>
+      <c r="G31" s="27"/>
+      <c r="H31" s="40"/>
+      <c r="I31" s="40"/>
+      <c r="J31" s="40"/>
+      <c r="K31" s="40"/>
+      <c r="L31" s="40"/>
+      <c r="M31" s="40"/>
+      <c r="N31" s="40"/>
+      <c r="O31" s="40"/>
+      <c r="P31" s="40"/>
+      <c r="Q31" s="40"/>
+      <c r="R31" s="40"/>
+      <c r="S31" s="40"/>
+      <c r="T31" s="40"/>
+      <c r="U31" s="40"/>
+      <c r="V31" s="40"/>
+      <c r="W31" s="40"/>
+      <c r="X31" s="40"/>
+      <c r="Y31" s="40"/>
+      <c r="Z31" s="40"/>
+      <c r="AA31" s="40"/>
+      <c r="AB31" s="40"/>
+      <c r="AC31" s="40"/>
+      <c r="AD31" s="40"/>
+      <c r="AE31" s="40"/>
+      <c r="AF31" s="40"/>
+      <c r="AG31" s="40"/>
+      <c r="AH31" s="40"/>
+      <c r="AI31" s="40"/>
+      <c r="AJ31" s="40"/>
+      <c r="AK31" s="40"/>
+      <c r="AL31" s="40"/>
+      <c r="AM31" s="40"/>
+      <c r="AN31" s="40"/>
+      <c r="AO31" s="40"/>
+      <c r="AP31" s="40"/>
+      <c r="AQ31" s="40"/>
+      <c r="AR31" s="40"/>
+      <c r="AS31" s="40"/>
+      <c r="AT31" s="40"/>
+      <c r="AU31" s="40"/>
+      <c r="AV31" s="40"/>
+      <c r="AW31" s="40"/>
+      <c r="AX31" s="40"/>
+      <c r="AY31" s="40"/>
+      <c r="AZ31" s="40"/>
+      <c r="BA31" s="40"/>
+      <c r="BB31" s="40"/>
+      <c r="BC31" s="40"/>
+      <c r="BD31" s="40"/>
+      <c r="BE31" s="40"/>
+      <c r="BF31" s="40"/>
+      <c r="BG31" s="40"/>
+      <c r="BH31" s="40"/>
+      <c r="BI31" s="40"/>
+      <c r="BJ31" s="40"/>
+      <c r="BK31" s="40"/>
+      <c r="BL31" s="40"/>
+      <c r="BM31" s="40"/>
+      <c r="BN31" s="40"/>
+      <c r="BO31" s="40"/>
+      <c r="BP31" s="40"/>
+      <c r="BQ31" s="40"/>
+      <c r="BR31" s="40"/>
+      <c r="BS31" s="40"/>
+      <c r="BT31" s="40"/>
+      <c r="BU31" s="40"/>
+      <c r="BV31" s="40"/>
+      <c r="BW31" s="40"/>
+      <c r="BX31" s="40"/>
+      <c r="BY31" s="40"/>
+      <c r="BZ31" s="40"/>
+      <c r="CA31" s="40"/>
+      <c r="CB31" s="40"/>
+      <c r="CC31" s="40"/>
+      <c r="CD31" s="40"/>
+      <c r="CE31" s="40"/>
+      <c r="CF31" s="40"/>
+      <c r="CG31" s="40"/>
+      <c r="CH31" s="40"/>
+      <c r="CI31" s="40"/>
+      <c r="CJ31" s="40"/>
+      <c r="CK31" s="40"/>
+      <c r="CL31" s="40"/>
+      <c r="CM31" s="40"/>
+      <c r="CN31" s="40"/>
+      <c r="CO31" s="40"/>
+      <c r="CP31" s="40"/>
+      <c r="CQ31" s="40"/>
+      <c r="CR31" s="40"/>
+      <c r="CS31" s="40"/>
+      <c r="CT31" s="40"/>
+      <c r="CU31" s="40"/>
+      <c r="CV31" s="40"/>
+      <c r="CW31" s="40"/>
+      <c r="CX31" s="40"/>
+      <c r="CY31" s="40"/>
+      <c r="CZ31" s="40"/>
     </row>
     <row r="32" spans="2:11">
-      <c r="B32" s="40"/>
+      <c r="B32" s="28"/>
       <c r="E32" s="41"/>
-      <c r="J32" s="39"/>
-      <c r="K32" s="39"/>
+      <c r="J32" s="40"/>
+      <c r="K32" s="40"/>
     </row>
     <row r="33" spans="5:5">
       <c r="E33" s="41"/>
     </row>
     <row r="34" spans="5:5">
       <c r="E34" s="41"/>
     </row>
     <row r="35" spans="5:5">
       <c r="E35" s="41"/>
     </row>
     <row r="36" spans="5:5">
       <c r="E36" s="41"/>
     </row>
     <row r="37" spans="5:5">
       <c r="E37" s="41"/>
     </row>
     <row r="38" spans="5:5">
       <c r="E38" s="41"/>
     </row>
     <row r="39" spans="5:5">
       <c r="E39" s="41"/>
     </row>
     <row r="40" spans="5:5">
       <c r="E40" s="41"/>
     </row>
@@ -33957,79 +33957,79 @@
     </row>
     <row r="4966" spans="5:5">
       <c r="E4966" s="42"/>
     </row>
     <row r="4967" spans="5:5">
       <c r="E4967" s="42"/>
     </row>
     <row r="4968" spans="5:5">
       <c r="E4968" s="42"/>
     </row>
     <row r="4969" spans="5:5">
       <c r="E4969" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A30:G31"/>
   </mergeCells>
-  <printOptions horizontalCentered="1"/>
+  <printOptions horizontalCentered="true"/>
   <pageMargins left="0.156944444444444" right="0" top="0.629861111111111" bottom="0.196527777777778" header="0.156944444444444" footer="0.314583333333333"/>
-  <pageSetup paperSize="9" firstPageNumber="10" orientation="landscape" useFirstPageNumber="1" horizontalDpi="600" verticalDpi="1200"/>
+  <pageSetup paperSize="9" firstPageNumber="10" orientation="landscape" useFirstPageNumber="true" horizontalDpi="600" verticalDpi="1200"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"times New Roman"&amp;8- 10 -</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Company>环翠区财政局</Company>
   <Application>Microsoft Excel</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>000</vt:lpstr>
       <vt:lpstr>表皮</vt:lpstr>
       <vt:lpstr>收入</vt:lpstr>
       <vt:lpstr>支出</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>预算科</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-11.8.2.11019</vt:lpwstr>
+    <vt:lpwstr>2052-11.8.2.10386</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>5CF53C00624C4B75B51E4026AD2E0528</vt:lpwstr>
   </property>
 </Properties>
 </file>