--- v0 (2026-02-03)
+++ v1 (2026-06-19)
@@ -1,30 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
@@ -497,51 +498,76 @@
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>年，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>鲸园街道紧紧围绕基层政府公开标准化、规范化建设目标，</w:t>
+        <w:t>鲸园街道紧紧围绕基层政</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>务</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>公开标准化、规范化建设目标，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>严格遵循</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>《中华人民共和国政府信息公开条例》</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
@@ -1520,117 +1546,119 @@
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>二、主动公开政府信息情况</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="6"/>
+        <w:tblStyle w:val="7"/>
         <w:tblW w:w="8824" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2206"/>
         <w:gridCol w:w="2206"/>
         <w:gridCol w:w="2206"/>
         <w:gridCol w:w="2206"/>
       </w:tblGrid>
       <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8824" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>第二十条第（一）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
@@ -1736,50 +1764,51 @@
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>现行有效件数</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
@@ -1915,50 +1944,51 @@
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
@@ -2094,98 +2124,100 @@
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8824" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>第二十条第（五）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
@@ -2224,50 +2256,51 @@
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>本年处理决定数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
@@ -2306,98 +2339,100 @@
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8824" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>第二十条第（六）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
@@ -2436,50 +2471,51 @@
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>本年处理决定数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
@@ -2530,50 +2566,51 @@
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
@@ -2622,98 +2659,100 @@
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8824" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>第二十条第（八）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
@@ -2752,50 +2791,51 @@
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>本年收费金额（单位：万元）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
@@ -2883,375 +2923,377 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t>收</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t>到和处理政府信息公开申请情况</w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="6"/>
+        <w:tblStyle w:val="7"/>
         <w:tblW w:w="9541" w:type="dxa"/>
         <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="416"/>
         <w:gridCol w:w="1699"/>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="751"/>
         <w:gridCol w:w="9"/>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="521"/>
         <w:gridCol w:w="8"/>
         <w:gridCol w:w="9"/>
         <w:gridCol w:w="527"/>
         <w:gridCol w:w="719"/>
         <w:gridCol w:w="674"/>
         <w:gridCol w:w="526"/>
         <w:gridCol w:w="700"/>
       </w:tblGrid>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="413" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5093" w:type="dxa"/>
+            <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（本列数据的勾稽关系为：第一项加第二项之和，</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>等于第三项加第四项之和）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4448" w:type="dxa"/>
+            <w:tcW w:w="4454" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>申请人情况</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="425" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5093" w:type="dxa"/>
+            <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcW w:w="751" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>自然人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="3003" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>法人或其他组织</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="dxa"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="322" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5093" w:type="dxa"/>
+            <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcW w:w="751" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
@@ -3260,258 +3302,259 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="-106" w:leftChars="-51" w:right="-107" w:rightChars="-51" w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>商业企业</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcW w:w="544" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="-107" w:leftChars="-51" w:right="-107" w:rightChars="-51"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>科研机构</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="-107" w:leftChars="-51" w:right="-107" w:rightChars="-51"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>社会公益组织</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="-106" w:leftChars="-51" w:right="-107" w:rightChars="-51" w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>法律服务机构</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="525" w:type="dxa"/>
+            <w:tcW w:w="526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="-63" w:leftChars="-30" w:right="-134" w:rightChars="-64"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>其他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="dxa"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5093" w:type="dxa"/>
+            <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>一、</w:t>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="_Hlk66973412"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>本年新收政府信息公开申请数量</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcW w:w="751" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3552,216 +3595,216 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcW w:w="544" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...122 lines deleted...]
-            <w:tcW w:w="701" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="526" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3769,93 +3812,94 @@
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5093" w:type="dxa"/>
+            <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>二、上年结转政府信息公开申请数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcW w:w="751" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3894,505 +3938,506 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcW w:w="544" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...122 lines deleted...]
-            <w:tcW w:w="701" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="526" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="180"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>三、本年度办理结果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:tcW w:w="4671" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（一）予以公开</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="752" w:type="dxa"/>
+            <w:tcW w:w="751" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcW w:w="548" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:tcW w:w="536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...40 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4482,296 +4527,297 @@
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:tcW w:w="4671" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（二）部分公开（</w:t>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="_Hlk66973981"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>区分处理的，只计这一情形，不计其他情形</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="752" w:type="dxa"/>
-[...40 lines deleted...]
-            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="548" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:tcW w:w="536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...40 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4859,324 +4905,325 @@
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:left="-107" w:leftChars="-51"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（三）不予公开</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1.属于国家秘密</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="752" w:type="dxa"/>
-[...40 lines deleted...]
-            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="548" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:tcW w:w="536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...40 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5264,105 +5311,106 @@
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
@@ -5371,51 +5419,51 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="_Hlk66974104"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>其他法律行政法规禁止公开</w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="757" w:type="dxa"/>
+            <w:tcW w:w="760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5455,134 +5503,134 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcW w:w="536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...40 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5670,148 +5718,149 @@
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3.危及“三安全一稳定”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="757" w:type="dxa"/>
+            <w:tcW w:w="760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5851,134 +5900,134 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcW w:w="536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...40 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -6066,105 +6115,106 @@
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
@@ -6173,51 +6223,51 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="_Hlk66974290"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>保护第三方合法权益</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="757" w:type="dxa"/>
+            <w:tcW w:w="760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -6257,134 +6307,134 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcW w:w="536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...40 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -6472,190 +6522,191 @@
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>5.属于三类内部事务信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="dxa"/>
+            <w:tcW w:w="760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="539" w:type="dxa"/>
+            <w:tcW w:w="548" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -6694,92 +6745,92 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...40 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -6867,105 +6918,106 @@
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
@@ -6974,93 +7026,93 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="_Hlk66974555"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>属于四类过程性信息</w:t>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="dxa"/>
+            <w:tcW w:w="760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="539" w:type="dxa"/>
+            <w:tcW w:w="548" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -7099,92 +7151,92 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...40 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7272,190 +7324,191 @@
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>7.属于行政执法案卷</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="dxa"/>
+            <w:tcW w:w="760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="539" w:type="dxa"/>
+            <w:tcW w:w="548" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -7494,92 +7547,92 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...40 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7667,105 +7720,106 @@
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
@@ -7774,93 +7828,93 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="_Hlk66975211"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>属于行政查询事项</w:t>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="dxa"/>
+            <w:tcW w:w="760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="539" w:type="dxa"/>
+            <w:tcW w:w="548" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -7899,92 +7953,92 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...40 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8072,158 +8126,159 @@
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:left="-107" w:leftChars="-51"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（四）无法提供</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1.本机关不掌握相关政府信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcW w:w="770" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
@@ -8265,133 +8320,133 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="524" w:type="dxa"/>
-[...81 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="527" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8479,106 +8534,107 @@
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:left="-107" w:leftChars="-51"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
@@ -8587,51 +8643,51 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="_Hlk66975392"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>没有现成信息需要另行制作</w:t>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcW w:w="770" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -8671,133 +8727,133 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="524" w:type="dxa"/>
-[...81 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="527" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8885,106 +8941,107 @@
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:left="-107" w:leftChars="-51"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
@@ -8993,51 +9050,51 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="_Hlk66975466"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>补正后申请内容仍不明确</w:t>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcW w:w="770" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -9077,133 +9134,133 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="524" w:type="dxa"/>
-[...81 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="527" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -9291,115 +9348,116 @@
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:left="-107" w:leftChars="-51"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（五）不予处理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
@@ -9408,51 +9466,51 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="_Hlk66975537"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>信访举报投诉类申请</w:t>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcW w:w="770" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -9492,133 +9550,133 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="524" w:type="dxa"/>
-[...81 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="527" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -9706,148 +9764,149 @@
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2.重复申请</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="770" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -9887,133 +9946,133 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...81 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="527" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -10101,147 +10160,148 @@
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3.要求提供公开出版物</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="770" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -10281,133 +10341,133 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...81 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="527" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -10495,147 +10555,148 @@
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>4.无正当理由大量反复申请</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="770" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -10675,133 +10736,133 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...81 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="527" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -10889,104 +10950,105 @@
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
@@ -11017,51 +11079,51 @@
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="210" w:firstLineChars="100"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>出具已获取信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="770" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -11101,133 +11163,133 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...81 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="527" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -11315,136 +11377,137 @@
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（六）其他处理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.申请人无正当理由逾期不补正、行政机关不再处理其政府信息公开申请</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="771" w:type="dxa"/>
+            <w:tcW w:w="770" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -11484,133 +11547,133 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="518" w:type="dxa"/>
-[...81 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="527" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -11698,130 +11761,131 @@
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2.申请人逾期未按收费通知要求缴纳费用、行政机关不再处理其政府信息公开申请</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="771" w:type="dxa"/>
+            <w:tcW w:w="770" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -11861,133 +11925,133 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="518" w:type="dxa"/>
-[...81 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="527" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -12075,130 +12139,131 @@
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.其他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="771" w:type="dxa"/>
+            <w:tcW w:w="770" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -12238,133 +12303,133 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="518" w:type="dxa"/>
-[...81 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="527" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -12452,158 +12517,159 @@
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:tcW w:w="4671" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（七）总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="dxa"/>
+            <w:tcW w:w="760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="539" w:type="dxa"/>
+            <w:tcW w:w="548" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -12642,92 +12708,92 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...40 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -12817,136 +12883,137 @@
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5093" w:type="dxa"/>
+            <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>四、结转下年度继续办理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="dxa"/>
+            <w:tcW w:w="760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="539" w:type="dxa"/>
+            <w:tcW w:w="548" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -12985,92 +13052,92 @@
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...40 lines deleted...]
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="719" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="tx1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -13182,96 +13249,98 @@
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="OLE_LINK4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t>四、政府信息公开行政复议、行政诉讼情况</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="6"/>
+        <w:tblStyle w:val="7"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="658"/>
         <w:gridCol w:w="550"/>
         <w:gridCol w:w="605"/>
         <w:gridCol w:w="605"/>
         <w:gridCol w:w="605"/>
         <w:gridCol w:w="605"/>
         <w:gridCol w:w="605"/>
         <w:gridCol w:w="605"/>
         <w:gridCol w:w="605"/>
         <w:gridCol w:w="606"/>
         <w:gridCol w:w="606"/>
       </w:tblGrid>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="497" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
@@ -13322,50 +13391,51 @@
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>行政诉讼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="547" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
@@ -13669,50 +13739,51 @@
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="_Hlk67039688"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>复议后起诉</w:t>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="906" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
@@ -14267,50 +14338,51 @@
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -15822,102 +15894,102 @@
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正小标宋简体">
-    <w:panose1 w:val="03000509000000000000"/>
+    <w:panose1 w:val="00000600000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="800002BF" w:usb1="184F6CF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00160001" w:csb1="12030000"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="楷体_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="60EB3B69"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="60EB3B69"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="chineseCounting"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -15960,50 +16032,51 @@
     <w:rsid w:val="007A4937"/>
     <w:rsid w:val="00847331"/>
     <w:rsid w:val="00852C72"/>
     <w:rsid w:val="008A101D"/>
     <w:rsid w:val="008D489C"/>
     <w:rsid w:val="00916A2D"/>
     <w:rsid w:val="0095446F"/>
     <w:rsid w:val="009B0755"/>
     <w:rsid w:val="009E7AA8"/>
     <w:rsid w:val="00A063B1"/>
     <w:rsid w:val="00A06E3A"/>
     <w:rsid w:val="00B964C8"/>
     <w:rsid w:val="00BA787F"/>
     <w:rsid w:val="00C32965"/>
     <w:rsid w:val="00D22F34"/>
     <w:rsid w:val="00D8107B"/>
     <w:rsid w:val="00D81760"/>
     <w:rsid w:val="00D9330C"/>
     <w:rsid w:val="00DA2FF8"/>
     <w:rsid w:val="00EB397B"/>
     <w:rsid w:val="00F87405"/>
     <w:rsid w:val="00FC7B34"/>
     <w:rsid w:val="0297204E"/>
     <w:rsid w:val="04367644"/>
     <w:rsid w:val="061614DB"/>
+    <w:rsid w:val="082A41D2"/>
     <w:rsid w:val="08727451"/>
     <w:rsid w:val="08D157AC"/>
     <w:rsid w:val="095F763D"/>
     <w:rsid w:val="0AC7549A"/>
     <w:rsid w:val="0C8252F9"/>
     <w:rsid w:val="0F426EEA"/>
     <w:rsid w:val="10AFA3C6"/>
     <w:rsid w:val="1156492B"/>
     <w:rsid w:val="11AF18C8"/>
     <w:rsid w:val="16B34B25"/>
     <w:rsid w:val="170002D1"/>
     <w:rsid w:val="1A6A77C7"/>
     <w:rsid w:val="1BC53F85"/>
     <w:rsid w:val="21E9640B"/>
     <w:rsid w:val="237E52D3"/>
     <w:rsid w:val="262B6ECC"/>
     <w:rsid w:val="279010F0"/>
     <w:rsid w:val="2BB52D0F"/>
     <w:rsid w:val="2D183B14"/>
     <w:rsid w:val="2E262354"/>
     <w:rsid w:val="303E2EAA"/>
     <w:rsid w:val="3175173C"/>
     <w:rsid w:val="31B732C3"/>
     <w:rsid w:val="323F3048"/>
     <w:rsid w:val="34B87A7E"/>
@@ -16083,58 +16156,57 @@
     <w:rsid w:val="FFFB64CF"/>
     <w:rsid w:val="FFFD1BC2"/>
     <w:rsid w:val="FFFE6E40"/>
     <w:rsid w:val="FFFFE036"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 7"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 8"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 4"/>
@@ -16380,64 +16452,65 @@
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="7">
+  <w:style w:type="character" w:default="1" w:styleId="6">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="6">
+  <w:style w:type="table" w:default="1" w:styleId="7">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
+      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="footer"/>
     <w:basedOn w:val="1"/>
     <w:link w:val="10"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
@@ -16475,79 +16548,79 @@
       <w:rFonts w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8">
     <w:name w:val="Default"/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="9">
     <w:name w:val="页眉 字符"/>
-    <w:basedOn w:val="7"/>
+    <w:basedOn w:val="6"/>
     <w:link w:val="4"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="页脚 字符"/>
-    <w:basedOn w:val="7"/>
+    <w:basedOn w:val="6"/>
     <w:link w:val="3"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16761,63 +16834,83 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+  <customSectProps>
+    <customSectPr/>
+  </customSectProps>
+</s:customData>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <Pages>7</Pages>
   <Words>2946</Words>
   <Characters>3057</Characters>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3060</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.15712_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <Application>WPS Office_11.8.2.7978_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>xy</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.15712</vt:lpwstr>
+    <vt:lpwstr>2052-11.8.2.7978</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>BE04205B32223A5B4A856D6902055925_43</vt:lpwstr>
   </property>
 </Properties>
 </file>