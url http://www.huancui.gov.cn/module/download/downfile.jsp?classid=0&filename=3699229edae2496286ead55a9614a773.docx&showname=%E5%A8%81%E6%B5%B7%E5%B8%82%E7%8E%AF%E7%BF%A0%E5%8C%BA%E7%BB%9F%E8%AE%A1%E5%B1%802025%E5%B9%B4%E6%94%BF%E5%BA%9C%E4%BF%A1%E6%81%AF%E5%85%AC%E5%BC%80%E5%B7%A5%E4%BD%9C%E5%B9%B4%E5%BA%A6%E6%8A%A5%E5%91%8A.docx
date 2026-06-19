--- v0 (2026-02-03)
+++ v1 (2026-06-19)
@@ -2,96 +2,96 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="509C3E41">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="FFFFFF"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7062FA42">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="FFFFFF"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
@@ -109,51 +109,51 @@
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-17"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>威海市环翠区统计局</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C959FD">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="FFFFFF"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
@@ -236,80 +236,80 @@
           <w:spacing w:val="-17"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>政府信息公开工作</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正小标宋简体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>年度报告</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3A560B">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C7A129C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="558" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="645"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -408,51 +408,51 @@
         </w:rPr>
         <w:t>威海市</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>环翠区统计局</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
         </w:rPr>
         <w:t>政府信息公开工作实际，编制发布本报告。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6819272C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="558" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="645"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -653,51 +653,51 @@
           <w:highlight w:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "http://www.huancui.gov.cn/col/col57874/index.html?vc_xxgkarea=113710020043611290&amp;fbtime=2024&amp;jh=264" \t "_blank" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
         </w:rPr>
         <w:t>http://www.huancui.gov.cn/col/col57874/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190C1C0E">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="558" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
@@ -744,51 +744,51 @@
         </w:rPr>
         <w:t>威海市</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>环翠区统计局</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
         </w:rPr>
         <w:t>联系（地址：威海市文化中路59号创新园办公区1号楼11层，电话：5222557）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA8F3A9">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="FFFFFF"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="558" w:lineRule="exact"/>
         <w:ind w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -802,51 +802,51 @@
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>一、总体情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712C275E">
+    <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="558" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -906,64 +906,79 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>统计局政府信息公开工作坚持以习近平新时代中国特色社会主义思想为指导，全面贯彻党的二十大和</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>历次</w:t>
+        <w:t>二十届历次</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>全会精神，深入贯彻落实《中华人民共和国政府信息公开条例》和相关文件部署，紧紧围绕</w:t>
+        <w:t>全会精神，深入贯彻落实《中华人民共和国政府信息公开条例》和相关</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文件部署，紧紧围绕</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>区</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
@@ -1026,51 +1041,51 @@
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>提质增效</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271B04F7">
+    <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="558" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US"/>
@@ -1234,51 +1249,51 @@
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>统计数据</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>12条、财政预决算4条、行政执法公示2条、“双随机、一公开”监管3条、通知公告2条、法治政府建设1条、政务公开组织管理3条。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CA7B1F">
+    <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="558" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -1443,51 +1458,51 @@
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>持平</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7EE250">
+    <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="558" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -1602,51 +1617,51 @@
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>同时做好动态信息更新维护工作，保证公开信息时效和质量。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29259870">
+    <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="558" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
@@ -1738,51 +1753,51 @@
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>专人负责政务公开网站信息审核、纠错和更新，同时利用好“最威海是环翠”政企号，全年发布统计业务动态、统计数据解读、统计知识等信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>160余条，进一步提升政务公开质效。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D266C8F">
+    <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="558" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -1819,94 +1834,94 @@
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>压紧压实责任，形成全局上下一心、齐抓共管的有效工作机制。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4549AB2B">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="FFFFFF"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:right="0" w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27A137D1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="FFFFFF"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -1923,3299 +1938,3315 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>二、主动公开政府信息情况</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="5"/>
+        <w:tblStyle w:val="7"/>
         <w:tblW w:w="8824" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2206"/>
         <w:gridCol w:w="2206"/>
         <w:gridCol w:w="2206"/>
         <w:gridCol w:w="2206"/>
       </w:tblGrid>
-      <w:tr w14:paraId="5640ACBD">
+      <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="567" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8824" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>第二十条第（一）项</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8824" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="C6D9F1"/>
-[...22 lines deleted...]
-              <w:t>第二十条第（一）项</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>信息内容</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>本年制发件数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>本年废止件数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>现行有效件数</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3282FAD5">
+      <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03D4D6E8">
-[...19 lines deleted...]
-              <w:t>信息内容</w:t>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>规章</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC41F35">
-[...19 lines deleted...]
-              <w:t>本年制发件数</w:t>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F22BE19">
-[...19 lines deleted...]
-              <w:t>本年废止件数</w:t>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1485AA80">
-[...19 lines deleted...]
-              <w:t>现行有效件数</w:t>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="18358C5B">
+      <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D2BF9DC">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
-              <w:t>规章</w:t>
+              <w:t>行政规范性文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A406EA9">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F57C2D5">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA420F9">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="36720D9B">
+      <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcW w:w="8824" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...136 lines deleted...]
-              <w:t>0</w:t>
+            <w:shd w:val="clear" w:color="000000" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>第二十条第（五）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="274B3BDC">
+      <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8824" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>信息内容</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6618" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="C6D9F1"/>
-[...22 lines deleted...]
-              <w:t>第二十条第（五）项</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>本年处理决定数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="09E1FC7F">
+      <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA00BBE">
-[...19 lines deleted...]
-              <w:t>信息内容</w:t>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>行政许可</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6618" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BD47340">
-[...19 lines deleted...]
-              <w:t>本年处理决定数量</w:t>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="68AB5D58">
+      <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
-[...36 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="8824" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-              <w:t>0</w:t>
+            <w:shd w:val="clear" w:color="000000" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>第二十条第（六）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3CE12807">
+      <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8824" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>信息内容</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6618" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="C6D9F1"/>
-[...22 lines deleted...]
-              <w:t>第二十条第（六）项</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>本年处理决定数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5DE14FDB">
+      <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E8B18FA">
-[...19 lines deleted...]
-              <w:t>信息内容</w:t>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>行政处罚</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6618" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E3F1EED">
-[...19 lines deleted...]
-              <w:t>本年处理决定数量</w:t>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3E5AA27E">
+      <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2243D8">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
-              <w:t>行政处罚</w:t>
+              <w:t>行政强制</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6618" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F23B672">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4B0B4C8A">
+      <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
-[...36 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="8824" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-              <w:t>0</w:t>
+            <w:shd w:val="clear" w:color="000000" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>第二十条第（八）项</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="417B435D">
+      <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8824" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>信息内容</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6618" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="C6D9F1"/>
-[...22 lines deleted...]
-              <w:t>第二十条第（八）项</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>本年收费金额（单位：万元）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7D8C14AD">
+      <w:tr>
         <w:tblPrEx>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CBE71E9">
-[...19 lines deleted...]
-              <w:t>信息内容</w:t>
+          <w:p>
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>行政事业性收费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6618" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="758F6946">
-[...85 lines deleted...]
-          <w:p w14:paraId="5071A9EC">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04239777">
+    <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:bidi w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52CB895C">
+    <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:bidi w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0844D15B">
+    <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:bidi w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="460E66FF">
+    <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:bidi w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44C50335">
+    <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:bidi w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46AD8DD0">
+    <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:bidi w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="729A3FB8">
+    <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:bidi w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C915082">
+    <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:bidi w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4217CFBD">
+    <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:bidi w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A1A920D">
+    <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:bidi w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t>三、收到和处理政府信息公开申请情况</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="5"/>
+        <w:tblStyle w:val="7"/>
         <w:tblW w:w="9541" w:type="dxa"/>
         <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="416"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2976"/>
         <w:gridCol w:w="747"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="525"/>
         <w:gridCol w:w="701"/>
       </w:tblGrid>
-      <w:tr w14:paraId="4904DD6E">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="413" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5093" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E5E5293">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>（本列数据的勾稽关系为：第一项加第二项之和，</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5252228B">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>等于第三项加第四项之和）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4448" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11DC04A0">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>申请人情况</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="635B8C78">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="425" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5093" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A37E594">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D135E96">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>自然人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10D2CA1F">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>法人或其他组织</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17A02A12">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="18E8EC28">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="322" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5093" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63EBF622">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C268D16">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01A6DEBF">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="-106" w:leftChars="-51" w:right="-107" w:rightChars="-51" w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>商业企业</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3707A9EF">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="-107" w:leftChars="-51" w:right="-107" w:rightChars="-51"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>科研机构</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0273DDEE">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="-107" w:leftChars="-51" w:right="-107" w:rightChars="-51"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>社会公益组织</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="358426E8">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="-106" w:leftChars="-51" w:right="-107" w:rightChars="-51" w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>法律服务机构</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E422E65">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="-63" w:leftChars="-30" w:right="-134" w:rightChars="-64"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>其他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BDFC586">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6D79E60A">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5093" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EABBEA7">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>一、</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_Hlk66973412"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>本年新收政府信息公开申请数量</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="754A352E">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A2B538C">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D91841C">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF026E3">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B714139">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34BBFB05">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11BA9116">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7D6DC4F1">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5093" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BAC1E0D">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>二、上年结转政府信息公开申请数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A792C5A">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48BB8048">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD7216A">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17EEA72B">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02D7AE94">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59168351">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3ADD9B">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3D3DA2CD">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51D49F16">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="180"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>三、本年度办理结果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2926FD67">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>（一）予以公开</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57FED703">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="731BA475">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C545295">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53977B4D">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE56F17">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B8C05FE">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34FC7F15">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7EFB814D">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F84896D">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="594B4B9B">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>（二）部分公开（</w:t>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="_Hlk66973981"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
@@ -5225,7489 +5256,7510 @@
               <w:t>区分处理的，只计这一情形，不计其他情形</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2554BBD9">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AFE8DFF">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C7BD181">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD97D49">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19EEBA07">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="285C90ED">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4632FE6B">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="49D958E8">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9754ED">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="137ABD2F">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:left="-107" w:leftChars="-51"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>（三）不予公开</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24D19991">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>1.属于国家秘密</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AFAA670">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA58F20">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47740328">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7466A432">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56EA522F">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD093C8">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B5CC345">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="044B661F">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF455CF">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C46B7AA">
+          <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7C99C9">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="_Hlk66974104"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>其他法律行政法规禁止公开</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D7FFC67">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E8462DA">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CCDFB47">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF43223">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2720AE73">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E4D9C99">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F080937">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="21E5072E">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB2BC1D">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4ED62E">
+          <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBAB0B8">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>3.危及“三安全一稳定”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42C5F7EC">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="139577B4">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50827DA6">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70242EA2">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="442A479A">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1375A7EF">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50DCBB23">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="13693CF0">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E446CE9">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D93FBE8">
+          <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D67E832">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="_Hlk66974290"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>保护第三方合法权益</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B63AF1A">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="723B4F5E">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4DEA45">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F399596">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E502B7A">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA4A6A0">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09609540">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="19B4BD69">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E94DE86">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="371480C4">
+          <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="793BE87B">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>5.属于三类内部事务信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0859B7D8">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF690D0">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="170F97E3">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="520D6539">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C2AD1B9">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C556F23">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26558B16">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="324E31F2">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A1A69EC">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68EB779B">
+          <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2404A3B0">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="_Hlk66974555"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>属于四类过程性信息</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="120B8552">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39835D96">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="538AE4A4">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="031F240B">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="293225D4">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79C79630">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="324C3926">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0DB5854D">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C861440">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C9FA1DD">
+          <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="757293B7">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>7.属于行政执法案卷</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EEBC20F">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46B04F04">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08C5DF1E">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79A88FED">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44735EAC">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38A2520E">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E51FA8E">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="482B68C8">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5833F806">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="130E14BD">
+          <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17E6F9C1">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="_Hlk66975211"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>属于行政查询事项</w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA69A43">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C937977">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE1DE1D">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DAF7A7C">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="266E93EB">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CCF36F2">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4426CA7D">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1CB7017E">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="115EC34A">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B37BEF1">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:left="-107" w:leftChars="-51"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>（四）无法提供</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="222ABAB2">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>1.本机关不掌握相关政府信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="687E2E81">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B87C7AF">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="521C8F2F">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="129E3B0D">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="105DD531">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="240DD42E">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E146272">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="28424A80">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="551E5E5F">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AECB661">
+          <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:left="-107" w:leftChars="-51"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BFE84D0">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="_Hlk66975392"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>没有现成信息需要另行制作</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25ACA6C3">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F847A89">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61BC1D23">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63A2DB0A">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3FE4AB">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60EF59FD">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB3A0C9">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="79741BDA">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2477F3A9">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41E64052">
+          <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:left="-107" w:leftChars="-51"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="450B655A">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="_Hlk66975466"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>补正后申请内容仍不明确</w:t>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F30C4CD">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27ED4964">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03CC8B2A">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DCE1C7F">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5337AAAF">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35F61BAF">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE6BD70">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6EA38185">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3692022A">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="680B1A07">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:left="-107" w:leftChars="-51"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>（五）不予处理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2086A9B3">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="_Hlk66975537"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>信访举报投诉类申请</w:t>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44E007D2">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C26DD8D">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71BC428C">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E128949">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="659BA849">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E92D4CF">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39396ACF">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0ED0881F">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D83AFE5">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F5CAE93">
+          <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E1B6DEE">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>2.重复申请</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67F6EEA3">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27169E5A">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04B4CA53">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31792BA4">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C83449F">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D88C00D">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE5D0A1">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="30F68B6A">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3EE80B">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70567EB8">
+          <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D9181BF">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>3.要求提供公开出版物</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4039A49B">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60A601AB">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05F11A3D">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4643C838">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25A70F1D">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06000D59">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57B47086">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5605E791">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3618C1B2">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="364C22BD">
+          <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BA743A3">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>4.无正当理由大量反复申请</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C11367A">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC1BF4C">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="371C5455">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0326E64A">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37F586AF">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="134A916F">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44009BC8">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2A5E5B64">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76E9C489">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C305A0E">
+          <w:p>
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FE2D7FB">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>5.要求行政机关确认或重新</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D39699D">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:firstLine="210" w:firstLineChars="100"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>出具已获取信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56772E5D">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72029E36">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E026547">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C047DEE">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="419E29BD">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CAF89D7">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="121962D2">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7FAAD4E8">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E925413">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0038F9BC">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>（六）其他处理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0FCF42">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>1.申请人无正当理由逾期不补正、行政机关不再处理其政府信息公开申请</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50101ACA">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5366D4">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78D5FD8D">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E4BF347">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27FC3A2C">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="159DA3A7">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65EB3FC0">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2C6B4EEB">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21BC9705">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4855AFD0">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B59D28D">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>2.申请人逾期未按收费通知要求缴纳费用、行政机关不再处理其政府信息公开申请</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="199C69CA">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FBDAEB8">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41F36916">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA0EDA8">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25D13FF9">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C2EE58C">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="394F304B">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="127DFEEF">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B41AFA0">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C725F77">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C2EC0B2">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>3.其他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="663CE651">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4356C595">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="335C6D0D">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A60802B">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="054501D1">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE821E0">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D478CF0">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="52231895">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49C9CCFD">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C59933A">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>（七）总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74B690DC">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33410DA8">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37B77220">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2011A5B8">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="707A9F26">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7733D211">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A960147">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1E659F0F">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5093" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64D0AFAD">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>四、结转下年度继续办理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC35DD0">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D3D81DB">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62A0C0AB">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="520A535F">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="455D2DEA">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFD6A3E">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB84C57">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6EB28FF3">
+    <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:bidi w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
@@ -12719,1881 +12771,1886 @@
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t>四、政府信息公开行政复议、行政诉讼情况</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="5"/>
+        <w:tblStyle w:val="7"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="658"/>
         <w:gridCol w:w="550"/>
         <w:gridCol w:w="605"/>
         <w:gridCol w:w="605"/>
         <w:gridCol w:w="605"/>
         <w:gridCol w:w="605"/>
         <w:gridCol w:w="605"/>
         <w:gridCol w:w="605"/>
         <w:gridCol w:w="605"/>
         <w:gridCol w:w="606"/>
         <w:gridCol w:w="606"/>
       </w:tblGrid>
-      <w:tr w14:paraId="4960C79D">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="497" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65E8C896">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>行政复议</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5997" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="123B480D">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>行政诉讼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="61B9D48A">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="547" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D00DC01">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="-149" w:leftChars="-71" w:right="-170" w:rightChars="-81"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>结果</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B020B5A">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="-149" w:leftChars="-71" w:right="-170" w:rightChars="-81"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>维持</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23E2F52E">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="-43" w:leftChars="-21" w:right="-132" w:rightChars="-63" w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>结果纠正</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="650425EB">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="-82" w:leftChars="-39" w:right="-97" w:rightChars="-46"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>其他结果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C2F7373">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="-118" w:leftChars="-56" w:right="-118" w:rightChars="-56"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>尚未</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F6885C1">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="-118" w:leftChars="-56" w:right="-118" w:rightChars="-56"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>审结</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="658" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55184699">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>总</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10FF8298">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>计</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD4B5CF">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>未经复议直接起诉</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D7AFE99">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="_Hlk67039688"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>复议后起诉</w:t>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0885A62B">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="906" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55D4AA25">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="783409A8">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFC9C01">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F688716">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="658" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD8956A">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23E2C71E">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="-105" w:leftChars="-50" w:right="-126" w:rightChars="-60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>结果维持</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="345A6F0A">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="-86" w:leftChars="-41" w:right="-88" w:rightChars="-42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>结果纠正</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D6D35C8">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="-126" w:leftChars="-60" w:right="-136" w:rightChars="-65"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>其他</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F46AFD1">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="-126" w:leftChars="-60" w:right="-136" w:rightChars="-65"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>结果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D18A98D">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="-164" w:leftChars="-78" w:right="-153" w:rightChars="-73"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>尚未</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DBCAD9D">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="-164" w:leftChars="-78" w:right="-153" w:rightChars="-73"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>审结</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51EEF534">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14194C1A">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="-99" w:leftChars="-47" w:right="-78" w:rightChars="-37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>结果维持</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="565A4702">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="-136" w:leftChars="-65" w:right="-124" w:rightChars="-59"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>结果</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F7EC145">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="-136" w:leftChars="-65" w:right="-124" w:rightChars="-59"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>纠正</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="489FBA12">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="-173" w:leftChars="-83" w:right="-134" w:rightChars="-64" w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>其他</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="555843E7">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="-173" w:leftChars="-83" w:right="-134" w:rightChars="-64" w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>结果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4DFE1A">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="-67" w:leftChars="-33" w:right="-105" w:rightChars="-50" w:hanging="2" w:hangingChars="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>尚未审结</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DFB2355">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>总计</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6A73D146">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="283A155C">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="599B524A">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="006D02C5">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5701D118">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="658" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B5CFB44">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="353A4DED">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72ADB936">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17E4E64A">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D582961">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F3DCDEC">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A721D74">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DAE518F">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B80C981">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="auto"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="277B6636">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E45FD2D">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27C77A12">
+    <w:p>
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FBEF241">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="FFFFFF"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
@@ -14616,51 +14673,51 @@
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t>存在的主要问题及改进情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC1B805">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="FFFFFF"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
@@ -14855,51 +14912,51 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>提升政务公开工作规范化、标准化水平，政府信息公开工作取得一定的成效，但对照上级部署要求、群众所求所盼，还存在一些问题和不足</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6168F8DA">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="FFFFFF"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
@@ -14966,51 +15023,51 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>统计数据发布内容和方式有待进一步拓展。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E3E5B24">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="FFFFFF"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
@@ -15189,51 +15246,51 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>质效</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71497F7A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="FFFFFF"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:right="0" w:firstLine="640" w:firstLineChars="200"/>
@@ -15252,51 +15309,51 @@
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t>六、其他需要报告的事项</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC3D7AD">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="645"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
@@ -15319,54 +15376,52 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>严格落实上级政务公开工作要点要求</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>，按规定收取信息处理、办理人大代表建议等，具体情况如下：</w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="1693E1BD">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="645"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -15415,51 +15470,51 @@
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>环翠区统计局</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
         </w:rPr>
         <w:t>未收取政府信息公开信息处理费。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558C35F0">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="645"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -15615,51 +15670,51 @@
         <w:t>件、政协提案</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
         </w:rPr>
         <w:t>件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0833ED13">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="8"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:bidi w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15695,178 +15750,178 @@
         <w:t>环翠区统计局联合威海市统计局、国家统计局威海调查队在居然悦购室内广场成功举办“12·8”《统计法》颁布纪念日暨新修改《统计法》宣传活动</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>多轮统计知识问答互动中，群众踊跃抢答，现场氛围热烈高涨，取得了良好的社会宣传效果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF17F5B">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="8"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:bidi w:val="0"/>
         <w:snapToGrid/>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:footerReference r:id="rId3" w:type="default"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:space="425" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正小标宋简体">
-    <w:panose1 w:val="03000509000000000000"/>
+    <w:panose1 w:val="00000600000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="800002BF" w:usb1="184F6CF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00160001" w:csb1="12030000"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="楷体_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微软雅黑">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="80000287" w:usb1="280F3C52" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="7893BC3D">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="2"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1828800" cy="1828800"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="文本框 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -15879,51 +15934,51 @@
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4F88FE4C">
+                        <w:p>
                           <w:pPr>
                             <w:pStyle w:val="2"/>
                             <w:rPr>
                               <w:rFonts w:hint="eastAsia" w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorEastAsia"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:hint="eastAsia" w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorEastAsia"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                             <w:t xml:space="preserve">— </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:hint="eastAsia" w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorEastAsia"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
@@ -15958,58 +16013,58 @@
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:hint="eastAsia" w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorEastAsia"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> —</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251659264;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQGuF+fsxAgAAYQQAAA4AAABkcnMvZTJvRG9jLnhtbK1UzY7TMBC+I/EO&#10;lu80aRGrKmq6KlsVIVXsSgVxdh2nieQ/2W6T8gDwBpy4cOe5+hx8zk8XLRz2wMUZe8bfzPfNOIvb&#10;VklyEs7XRud0OkkpEZqbotaHnH76uHk1p8QHpgsmjRY5PQtPb5cvXywam4mZqYwshCMA0T5rbE6r&#10;EGyWJJ5XQjE/MVZoOEvjFAvYukNSONYAXclklqY3SWNcYZ3hwnucrnsnHRDdcwBNWdZcrA0/KqFD&#10;j+qEZAGUfFVbT5ddtWUpeLgvSy8CkTkF09CtSAJ7H9dkuWDZwTFb1XwogT2nhCecFKs1kl6h1iww&#10;cnT1X1Cq5s54U4YJNyrpiXSKgMU0faLNrmJWdFwgtbdX0f3/g+UfTg+O1AUmgRLNFBp++f7t8uPX&#10;5edXMo3yNNZniNpZxIX2rWlj6HDucRhZt6VT8Qs+BH6Ie76KK9pAeLw0n83nKVwcvnEDnOTxunU+&#10;vBNGkWjk1KF7najstPWhDx1DYjZtNrWUOGeZ1KTJ6c3rN2l34eoBuNTIEUn0xUYrtPt2YLA3xRnE&#10;nOknw1u+qZF8y3x4YA6jgILxWMI9llIaJDGDRUll3Jd/ncd4dAheShqMVk41XhIl8r1G5wAYRsON&#10;xn409FHdGcwquoFaOhMXXJCjWTqjPuMFrWIOuJjmyJTTMJp3oR9vvEAuVqsu6Ghdfaj6C5g7y8JW&#10;7yyPaaJ63q6OAWJ2GkeBelUG3TB5XZeGVxJH+899F/X4Z1j+BlBLAwQKAAAAAACHTuJAAAAAAAAA&#10;AAAAAAAABgAAAF9yZWxzL1BLAwQUAAAACACHTuJAihRmPNEAAACUAQAACwAAAF9yZWxzLy5yZWxz&#10;pZDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltGMtn69vMOg2X0tqN+oe8T//7wmRa1Ikuk&#10;bGDX9aAwO/IxBwPvl+PTCyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR1ShZDMy1lletxc2YrHRUMLfN&#10;RJxsbSMHXay72oB66Ptnzb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGpdo6SpmmK7h5VB7Zlju7INuEb&#10;uUazHLAa8CwaB2pZ134EfV+/+6fe00c+47rVfoeM649Xb7ocvwBQSwMEFAAAAAgAh07iQH7m5SD3&#10;AAAA4QEAABMAAABbQ29udGVudF9UeXBlc10ueG1slZFBTsMwEEX3SNzB8hYlTrtACCXpgrRLQKgc&#10;YGRPEotkbHlMaG+Pk7YbRJFY2jP/vye73BzGQUwY2Dqq5CovpEDSzljqKvm+32UPUnAEMjA4wkoe&#10;keWmvr0p90ePLFKauJJ9jP5RKdY9jsC580hp0rowQkzH0CkP+gM6VOuiuFfaUUSKWZw7ZF022MLn&#10;EMX2kK5PJgEHluLptDizKgneD1ZDTKZqIvODkp0JeUouO9xbz3dJQ6pfCfPkOuCce0lPE6xB8Qoh&#10;PsOYNJQJrIz7ooBT/nfJbDly5trWasybwE2KveF0sbrWjmvXOP3f8u2SunSr5YPqb1BLAQIUABQA&#10;AAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAAAAAAAEAIAAAAJoEAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQAAAAfAMAAF9yZWxzL1BLAQIU&#10;ABQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAAAAAAAEAIAAAAKADAABfcmVscy8ucmVsc1BLAQIU&#10;AAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAAAABkcnMvUEsBAhQAFAAAAAgA&#10;h07iQLNJWO7QAAAABQEAAA8AAAAAAAAAAQAgAAAAIgAAAGRycy9kb3ducmV2LnhtbFBLAQIUABQA&#10;AAAIAIdO4kBrhfn7MQIAAGEEAAAOAAAAAAAAAAEAIAAAAB8BAABkcnMvZTJvRG9jLnhtbFBLBQYA&#10;AAAABgAGAFkBAADCBQAAAAA=&#10;">
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251659264;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQErbzf8SAgAAEwQAAA4AAABkcnMvZTJvRG9jLnhtbK1Ty47TMBTdI/EP&#10;lvc0aRGjqmo6KjMqQqqYkQpi7TpOE8kv2W6T8gHwB6zYsOe7+h0cO0kHASvExr6+73vu8fK2U5Kc&#10;hPON0QWdTnJKhOambPShoB/eb17MKfGB6ZJJo0VBz8LT29XzZ8vWLsTM1EaWwhEk0X7R2oLWIdhF&#10;lnleC8X8xFihYayMUyzg6Q5Z6ViL7Epmszy/yVrjSusMF95De98b6SrlryrBw0NVeRGILCh6C+l0&#10;6dzHM1st2eLgmK0bPrTB/qELxRqNotdU9ywwcnTNH6lUw53xpgoTblRmqqrhIs2Aaab5b9PsamZF&#10;mgXgeHuFyf+/tPzd6dGRpsTuKNFMYUWXr18u335cvn8m0whPa/0CXjsLv9C9Nl10HfQeyjh1VzkV&#10;b8xDYAfQ5yu4oguEx6D5bD7PYeKwjQ/kyZ7CrfPhjTCKRKGgDttLoLLT1ofedXSJ1bTZNFJCzxZS&#10;k7agNy9f5SngakFyqVEjDtE3G6XQ7bthgr0pzxjMmZ4Z3vJNg+Jb5sMjc6ACGga9wwOOShoUMYNE&#10;SW3cp7/poz82BCslLahVUA3uUyLfamwusnAU3CjsR0Ef1Z0BV7EN9JJEBLggR7FyRn0E59exBkxM&#10;c1QqaBjFu9DTG3+Gi/U6OR2taw51HwDeWRa2emd5LBPR83Z9DAAzYRwB6lEZcAPz0paGXxKp/es7&#10;eT395dVPUEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCK&#10;FGY80QAAAJQBAAALAAAAX3JlbHMvLnJlbHOlkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMa&#10;W0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6RsYNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7&#10;My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81EnGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfS&#10;zH/YKTomoal2jpKmaYruHlUHtmWO7sg24Ru5RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zr&#10;j1dvuhy/AFBLAwQUAAAACACHTuJAfublIPcAAADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyV&#10;kUFOwzAQRfdI3MHyFiVOu0AIJemCtEtAqBxgZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjY&#10;OqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjCSh6R5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBC&#10;TMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbYwucQxfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5&#10;Si473FvPd0lDql8J8+Q64Jx7SU8TrEHxCiE+w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSx&#10;utaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQAFAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAg&#10;AAAAewQAAFtDb250ZW50X1R5cGVzXS54bWxQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAA&#10;AAAAAAAAABAAAABdAwAAX3JlbHMvUEsBAhQAFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAA&#10;AQAgAAAAgQMAAF9yZWxzLy5yZWxzUEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAA&#10;AAAQAAAAAAAAAGRycy9QSwECFAAUAAAACACHTuJAs0lY7tAAAAAFAQAADwAAAAAAAAABACAAAAAi&#10;AAAAZHJzL2Rvd25yZXYueG1sUEsBAhQAFAAAAAgAh07iQErbzf8SAgAAEwQAAA4AAAAAAAAAAQAg&#10;AAAAHwEAAGRycy9lMm9Eb2MueG1sUEsFBgAAAAAGAAYAWQEAAKMFAAAAAA==&#10;">
               <v:fill on="f" focussize="0,0"/>
               <v:stroke on="f" weight="0.5pt"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="f"/>
               <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
                 <w:txbxContent>
-                  <w:p w14:paraId="4F88FE4C">
+                  <w:p>
                     <w:pPr>
                       <w:pStyle w:val="2"/>
                       <w:rPr>
                         <w:rFonts w:hint="eastAsia" w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorEastAsia"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:hint="eastAsia" w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorEastAsia"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t xml:space="preserve">— </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:hint="eastAsia" w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorEastAsia"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
@@ -16043,75 +16098,75 @@
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:hint="eastAsia" w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorEastAsia"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> —</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="2BEA31A8"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2BEA31A8"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="chineseCounting"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -16124,50 +16179,51 @@
   <w:rsids>
     <w:rsidRoot w:val="11AF18C8"/>
     <w:rsid w:val="01211959"/>
     <w:rsid w:val="032C010E"/>
     <w:rsid w:val="03A74512"/>
     <w:rsid w:val="074D1952"/>
     <w:rsid w:val="07585B24"/>
     <w:rsid w:val="081710BE"/>
     <w:rsid w:val="08BD39B5"/>
     <w:rsid w:val="08D157AC"/>
     <w:rsid w:val="0AA51080"/>
     <w:rsid w:val="0B2162BE"/>
     <w:rsid w:val="0B3C452E"/>
     <w:rsid w:val="0B416FFB"/>
     <w:rsid w:val="0D277CBB"/>
     <w:rsid w:val="0F2B249C"/>
     <w:rsid w:val="11AF18C8"/>
     <w:rsid w:val="19B06428"/>
     <w:rsid w:val="1A30465D"/>
     <w:rsid w:val="1A6A77C7"/>
     <w:rsid w:val="1EF47B1B"/>
     <w:rsid w:val="1FEA10E3"/>
     <w:rsid w:val="21E9640B"/>
     <w:rsid w:val="242E481E"/>
     <w:rsid w:val="29B16169"/>
+    <w:rsid w:val="2CC627C9"/>
     <w:rsid w:val="3264199E"/>
     <w:rsid w:val="32C65EB4"/>
     <w:rsid w:val="34BD4D58"/>
     <w:rsid w:val="357476FC"/>
     <w:rsid w:val="35D6457F"/>
     <w:rsid w:val="35DA6AAA"/>
     <w:rsid w:val="36E94D26"/>
     <w:rsid w:val="379A16BD"/>
     <w:rsid w:val="3C751EA8"/>
     <w:rsid w:val="3FFB8F66"/>
     <w:rsid w:val="416266A5"/>
     <w:rsid w:val="464F74E8"/>
     <w:rsid w:val="47A028F4"/>
     <w:rsid w:val="4E885714"/>
     <w:rsid w:val="504568A9"/>
     <w:rsid w:val="511E6463"/>
     <w:rsid w:val="54F23AC6"/>
     <w:rsid w:val="56F344A5"/>
     <w:rsid w:val="57686C8A"/>
     <w:rsid w:val="5D820ED8"/>
     <w:rsid w:val="62650996"/>
     <w:rsid w:val="65000502"/>
     <w:rsid w:val="65870C23"/>
     <w:rsid w:val="65C37EAD"/>
     <w:rsid w:val="677156E7"/>
@@ -16188,58 +16244,57 @@
     <w:rsid w:val="7A4D5B40"/>
     <w:rsid w:val="7E2277F5"/>
     <w:rsid w:val="7FDA65D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:doNotAutoCompressPictures/>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 7"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 8"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 4"/>
@@ -16283,51 +16338,51 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 5"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Title"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Closing"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Signature"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:name="Default Paragraph Font"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Message Header"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Subtitle"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Salutation"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Date"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Note Heading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Block Text"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Hyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Hyperlink"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="FollowedHyperlink"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Strong"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Emphasis"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Document Map"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Plain Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="E-mail Signature"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal (Web)"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Acronym"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Address"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Cite"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Code"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Definition"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Keyboard"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Preformatted"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Sample"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Typewriter"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Variable"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:name="Normal Table"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation subject"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 3"/>
@@ -16463,62 +16518,63 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="6">
+  <w:style w:type="character" w:default="1" w:styleId="5">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="5">
+  <w:style w:type="table" w:default="1" w:styleId="7">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:tblPr>
+      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="footer"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
@@ -16541,53 +16597,54 @@
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
       <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="7">
+  <w:style w:type="character" w:styleId="6">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="6"/>
+    <w:basedOn w:val="5"/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8">
     <w:name w:val="Default"/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
@@ -16836,80 +16893,82 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
-  <customSectProps/>
+  <customSectProps>
+    <customSectPr/>
+  </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Pages>6</Pages>
   <Words>1038</Words>
   <Characters>1108</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1108</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.24655_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <Application>WPS Office_11.8.2.7978_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>诗人与熊</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>某某单位（规范全称）</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.24655</vt:lpwstr>
+    <vt:lpwstr>2052-11.8.2.7978</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>E69FC135B6704485BACA57740AE2D712</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiMWM5MjQyZWI2OGU4MDljYTEwYWQ1ZDcxZWJmMGRhMGIiLCJ1c2VySWQiOiI2ODkzNTA4NjkifQ==</vt:lpwstr>
   </property>
 </Properties>
 </file>